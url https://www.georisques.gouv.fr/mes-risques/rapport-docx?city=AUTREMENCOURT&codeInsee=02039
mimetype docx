--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128956276" name="Picture">
+                  <wp:docPr id="240794933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128956276" name="Picture"/>
+                          <pic:cNvPr id="240794933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569949455" name="Picture">
+                  <wp:docPr id="994108155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569949455" name="Picture"/>
+                          <pic:cNvPr id="994108155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838042687" name="Picture">
+                        <wp:docPr id="1780055540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838042687" name="Picture"/>
+                                <pic:cNvPr id="1780055540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165435111" name="Picture">
+                  <wp:docPr id="2029014111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165435111" name="Picture"/>
+                          <pic:cNvPr id="2029014111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236213866" name="Picture">
+                  <wp:docPr id="1718617588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236213866" name="Picture"/>
+                          <pic:cNvPr id="1718617588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303622070" name="Picture">
+                  <wp:docPr id="1713081949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303622070" name="Picture"/>
+                          <pic:cNvPr id="1713081949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550699203" name="Picture">
+                  <wp:docPr id="1719886513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550699203" name="Picture"/>
+                          <pic:cNvPr id="1719886513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501804847" name="Picture">
+                  <wp:docPr id="49425308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501804847" name="Picture"/>
+                          <pic:cNvPr id="49425308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067217041" name="Picture">
+                        <wp:docPr id="901550186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067217041" name="Picture"/>
+                                <pic:cNvPr id="901550186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395589377" name="Picture">
+                        <wp:docPr id="1776400847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395589377" name="Picture"/>
+                                <pic:cNvPr id="1776400847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754822994" name="Picture">
+                        <wp:docPr id="1795191804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754822994" name="Picture"/>
+                                <pic:cNvPr id="1795191804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1223414995" name="Picture">
+                        <wp:docPr id="1097504970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1223414995" name="Picture"/>
+                                <pic:cNvPr id="1097504970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477531022" name="Picture">
+                        <wp:docPr id="1439688583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477531022" name="Picture"/>
+                                <pic:cNvPr id="1439688583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363078548" name="Picture">
+                        <wp:docPr id="1963592440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363078548" name="Picture"/>
+                                <pic:cNvPr id="1963592440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139135033" name="Picture">
+                        <wp:docPr id="2074189103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139135033" name="Picture"/>
+                                <pic:cNvPr id="2074189103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889020901" name="Picture">
+                        <wp:docPr id="1884397113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889020901" name="Picture"/>
+                                <pic:cNvPr id="1884397113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739512050" name="Picture">
+                        <wp:docPr id="1821857207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739512050" name="Picture"/>
+                                <pic:cNvPr id="1821857207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032431714" name="Picture">
+                        <wp:docPr id="602037690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032431714" name="Picture"/>
+                                <pic:cNvPr id="602037690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866772839" name="Picture">
+                        <wp:docPr id="939826921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866772839" name="Picture"/>
+                                <pic:cNvPr id="939826921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073031857" name="Picture">
+                        <wp:docPr id="1651332757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073031857" name="Picture"/>
+                                <pic:cNvPr id="1651332757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884445677" name="Picture">
+                        <wp:docPr id="587893816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884445677" name="Picture"/>
+                                <pic:cNvPr id="587893816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610731054" name="Picture">
+                        <wp:docPr id="449851469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610731054" name="Picture"/>
+                                <pic:cNvPr id="449851469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860919123" name="Picture">
+                        <wp:docPr id="30315397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860919123" name="Picture"/>
+                                <pic:cNvPr id="30315397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944945386" name="Picture">
+                  <wp:docPr id="171260231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944945386" name="Picture"/>
+                          <pic:cNvPr id="171260231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182927651" name="Picture">
+                  <wp:docPr id="2049513994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182927651" name="Picture"/>
+                          <pic:cNvPr id="2049513994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235422556" name="Picture">
+                  <wp:docPr id="2089294122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235422556" name="Picture"/>
+                          <pic:cNvPr id="2089294122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114662489" name="Picture">
+                  <wp:docPr id="1179560804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114662489" name="Picture"/>
+                          <pic:cNvPr id="1179560804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551720822" name="Picture">
+                  <wp:docPr id="444002921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551720822" name="Picture"/>
+                          <pic:cNvPr id="444002921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028923202" name="Picture">
+                  <wp:docPr id="1035541895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028923202" name="Picture"/>
+                          <pic:cNvPr id="1035541895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166461201" name="Picture">
+                        <wp:docPr id="1091306672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166461201" name="Picture"/>
+                                <pic:cNvPr id="1091306672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152447398" name="Picture">
+                  <wp:docPr id="937515767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152447398" name="Picture"/>
+                          <pic:cNvPr id="937515767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962850334" name="Picture">
+                  <wp:docPr id="676301049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962850334" name="Picture"/>
+                          <pic:cNvPr id="676301049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873190228" name="Picture">
+                  <wp:docPr id="155656388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873190228" name="Picture"/>
+                          <pic:cNvPr id="155656388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044951976" name="Picture">
+                  <wp:docPr id="180353050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044951976" name="Picture"/>
+                          <pic:cNvPr id="180353050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868803857" name="Picture">
+                  <wp:docPr id="606656824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868803857" name="Picture"/>
+                          <pic:cNvPr id="606656824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382964590" name="Picture">
+                  <wp:docPr id="1548899347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382964590" name="Picture"/>
+                          <pic:cNvPr id="1548899347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1636832572" name="Picture">
+                        <wp:docPr id="2095095755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1636832572" name="Picture"/>
+                                <pic:cNvPr id="2095095755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209203379" name="Picture">
+                  <wp:docPr id="538563932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209203379" name="Picture"/>
+                          <pic:cNvPr id="538563932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473270875" name="Picture">
+                  <wp:docPr id="261252083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473270875" name="Picture"/>
+                          <pic:cNvPr id="261252083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868280020" name="Picture">
+                  <wp:docPr id="1861764794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868280020" name="Picture"/>
+                          <pic:cNvPr id="1861764794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546867652" name="Picture">
+                  <wp:docPr id="677497265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546867652" name="Picture"/>
+                          <pic:cNvPr id="677497265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709764681" name="Picture">
+                  <wp:docPr id="1554213384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709764681" name="Picture"/>
+                          <pic:cNvPr id="1554213384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823931237" name="Picture">
+                  <wp:docPr id="184054124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823931237" name="Picture"/>
+                          <pic:cNvPr id="184054124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372198252" name="Picture">
+                  <wp:docPr id="1133746281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372198252" name="Picture"/>
+                          <pic:cNvPr id="1133746281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175940067" name="Picture">
+                  <wp:docPr id="178905702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175940067" name="Picture"/>
+                          <pic:cNvPr id="178905702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846447420" name="Picture">
+                  <wp:docPr id="579159571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846447420" name="Picture"/>
+                          <pic:cNvPr id="579159571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710954830" name="Picture">
+                  <wp:docPr id="1860539227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710954830" name="Picture"/>
+                          <pic:cNvPr id="1860539227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286725537" name="Picture">
+                  <wp:docPr id="731994453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286725537" name="Picture"/>
+                          <pic:cNvPr id="731994453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565913331" name="Picture">
+                  <wp:docPr id="1526686138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565913331" name="Picture"/>
+                          <pic:cNvPr id="1526686138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856813982" name="Picture">
+                        <wp:docPr id="1011346551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856813982" name="Picture"/>
+                                <pic:cNvPr id="1011346551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102142823" name="Picture">
+                  <wp:docPr id="496285940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102142823" name="Picture"/>
+                          <pic:cNvPr id="496285940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87005046" name="Picture">
+                  <wp:docPr id="1232565487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87005046" name="Picture"/>
+                          <pic:cNvPr id="1232565487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585015417" name="Picture">
+                  <wp:docPr id="711031381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585015417" name="Picture"/>
+                          <pic:cNvPr id="711031381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620010728" name="Picture">
+                  <wp:docPr id="1530632808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620010728" name="Picture"/>
+                          <pic:cNvPr id="1530632808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846694800" name="Picture">
+                  <wp:docPr id="313368838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846694800" name="Picture"/>
+                          <pic:cNvPr id="313368838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948550444" name="Picture">
+                  <wp:docPr id="1125544183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948550444" name="Picture"/>
+                          <pic:cNvPr id="1125544183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795492836" name="Picture">
+                        <wp:docPr id="194813925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795492836" name="Picture"/>
+                                <pic:cNvPr id="194813925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313460877" name="Picture">
+                  <wp:docPr id="981954042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313460877" name="Picture"/>
+                          <pic:cNvPr id="981954042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116904348" name="Picture">
+                  <wp:docPr id="1757326795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116904348" name="Picture"/>
+                          <pic:cNvPr id="1757326795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446793719" name="Picture">
+                  <wp:docPr id="868014713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446793719" name="Picture"/>
+                          <pic:cNvPr id="868014713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022858745" name="Picture">
+                  <wp:docPr id="1379080168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022858745" name="Picture"/>
+                          <pic:cNvPr id="1379080168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785702272" name="Picture">
+                  <wp:docPr id="1333667984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785702272" name="Picture"/>
+                          <pic:cNvPr id="1333667984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095520517" name="Picture">
+                  <wp:docPr id="449076244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095520517" name="Picture"/>
+                          <pic:cNvPr id="449076244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>