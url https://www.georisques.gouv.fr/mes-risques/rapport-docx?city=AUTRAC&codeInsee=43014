--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262683604" name="Picture">
+                  <wp:docPr id="200699304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262683604" name="Picture"/>
+                          <pic:cNvPr id="200699304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853715870" name="Picture">
+                  <wp:docPr id="661174321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853715870" name="Picture"/>
+                          <pic:cNvPr id="661174321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025757929" name="Picture">
+                        <wp:docPr id="1441533820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025757929" name="Picture"/>
+                                <pic:cNvPr id="1441533820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388488762" name="Picture">
+                  <wp:docPr id="303558704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388488762" name="Picture"/>
+                          <pic:cNvPr id="303558704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439344258" name="Picture">
+                  <wp:docPr id="1897709085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439344258" name="Picture"/>
+                          <pic:cNvPr id="1897709085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255572028" name="Picture">
+                  <wp:docPr id="892290432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255572028" name="Picture"/>
+                          <pic:cNvPr id="892290432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591782086" name="Picture">
+                  <wp:docPr id="1107709593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591782086" name="Picture"/>
+                          <pic:cNvPr id="1107709593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346781395" name="Picture">
+                  <wp:docPr id="1755142682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346781395" name="Picture"/>
+                          <pic:cNvPr id="1755142682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155822440" name="Picture">
+                        <wp:docPr id="1580848470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155822440" name="Picture"/>
+                                <pic:cNvPr id="1580848470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="814855145" name="Picture">
+                        <wp:docPr id="396777812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="814855145" name="Picture"/>
+                                <pic:cNvPr id="396777812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3406868" name="Picture">
+                        <wp:docPr id="227523508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3406868" name="Picture"/>
+                                <pic:cNvPr id="227523508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451559831" name="Picture">
+                        <wp:docPr id="1975995089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451559831" name="Picture"/>
+                                <pic:cNvPr id="1975995089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456903416" name="Picture">
+                        <wp:docPr id="821963093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456903416" name="Picture"/>
+                                <pic:cNvPr id="821963093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003915481" name="Picture">
+                        <wp:docPr id="1882125450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003915481" name="Picture"/>
+                                <pic:cNvPr id="1882125450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986556260" name="Picture">
+                        <wp:docPr id="690847618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986556260" name="Picture"/>
+                                <pic:cNvPr id="690847618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641736988" name="Picture">
+                        <wp:docPr id="563585526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641736988" name="Picture"/>
+                                <pic:cNvPr id="563585526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267764711" name="Picture">
+                        <wp:docPr id="2035068743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267764711" name="Picture"/>
+                                <pic:cNvPr id="2035068743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101397026" name="Picture">
+                        <wp:docPr id="162239139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101397026" name="Picture"/>
+                                <pic:cNvPr id="162239139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85434377" name="Picture">
+                        <wp:docPr id="649770123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85434377" name="Picture"/>
+                                <pic:cNvPr id="649770123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371405104" name="Picture">
+                        <wp:docPr id="1349040779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371405104" name="Picture"/>
+                                <pic:cNvPr id="1349040779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125729340" name="Picture">
+                        <wp:docPr id="1192707153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125729340" name="Picture"/>
+                                <pic:cNvPr id="1192707153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420442976" name="Picture">
+                        <wp:docPr id="1666403666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420442976" name="Picture"/>
+                                <pic:cNvPr id="1666403666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915748853" name="Picture">
+                        <wp:docPr id="1228968490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915748853" name="Picture"/>
+                                <pic:cNvPr id="1228968490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330850829" name="Picture">
+                  <wp:docPr id="289802879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330850829" name="Picture"/>
+                          <pic:cNvPr id="289802879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583793874" name="Picture">
+                  <wp:docPr id="163448388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583793874" name="Picture"/>
+                          <pic:cNvPr id="163448388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627397702" name="Picture">
+                  <wp:docPr id="167316445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627397702" name="Picture"/>
+                          <pic:cNvPr id="167316445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197804578" name="Picture">
+                  <wp:docPr id="1749035416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197804578" name="Picture"/>
+                          <pic:cNvPr id="1749035416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_31.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980047587" name="Picture">
+                  <wp:docPr id="541841843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980047587" name="Picture"/>
+                          <pic:cNvPr id="541841843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16940,57 +16940,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713499202" name="Picture">
+                  <wp:docPr id="1088720680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713499202" name="Picture"/>
+                          <pic:cNvPr id="1088720680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_30.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18332,57 +18332,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274657707" name="Picture">
+                        <wp:docPr id="1581245782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274657707" name="Picture"/>
+                                <pic:cNvPr id="1581245782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20868,57 +20868,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146244636" name="Picture">
+                  <wp:docPr id="2023060262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146244636" name="Picture"/>
+                          <pic:cNvPr id="2023060262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20957,57 +20957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644187041" name="Picture">
+                  <wp:docPr id="1529701951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644187041" name="Picture"/>
+                          <pic:cNvPr id="1529701951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21601,57 +21601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679988393" name="Picture">
+                  <wp:docPr id="2056858969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679988393" name="Picture"/>
+                          <pic:cNvPr id="2056858969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22599,57 +22599,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072262211" name="Picture">
+                  <wp:docPr id="442836191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072262211" name="Picture"/>
+                          <pic:cNvPr id="442836191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22702,57 +22702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908219782" name="Picture">
+                  <wp:docPr id="879943313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908219782" name="Picture"/>
+                          <pic:cNvPr id="879943313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24081,57 +24081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054379483" name="Picture">
+                  <wp:docPr id="676694032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054379483" name="Picture"/>
+                          <pic:cNvPr id="676694032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25206,57 +25206,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772351545" name="Picture">
+                        <wp:docPr id="1353886709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772351545" name="Picture"/>
+                                <pic:cNvPr id="1353886709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26559,57 +26559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442494749" name="Picture">
+                  <wp:docPr id="1421610007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442494749" name="Picture"/>
+                          <pic:cNvPr id="1421610007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26648,57 +26648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800346344" name="Picture">
+                  <wp:docPr id="1023590457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800346344" name="Picture"/>
+                          <pic:cNvPr id="1023590457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27292,57 +27292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507872543" name="Picture">
+                  <wp:docPr id="2016033135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507872543" name="Picture"/>
+                          <pic:cNvPr id="2016033135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28290,57 +28290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902117797" name="Picture">
+                  <wp:docPr id="171108406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902117797" name="Picture"/>
+                          <pic:cNvPr id="171108406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28393,57 +28393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544571659" name="Picture">
+                  <wp:docPr id="474992000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544571659" name="Picture"/>
+                          <pic:cNvPr id="474992000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29774,57 +29774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067844427" name="Picture">
+                  <wp:docPr id="947422318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067844427" name="Picture"/>
+                          <pic:cNvPr id="947422318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30936,57 +30936,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890727141" name="Picture">
+                        <wp:docPr id="574320913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890727141" name="Picture"/>
+                                <pic:cNvPr id="574320913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31911,57 +31911,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993804452" name="Picture">
+                        <wp:docPr id="2103382113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993804452" name="Picture"/>
+                                <pic:cNvPr id="2103382113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33300,57 +33300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905069924" name="Picture">
+                  <wp:docPr id="68502818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905069924" name="Picture"/>
+                          <pic:cNvPr id="68502818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33389,57 +33389,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069927000" name="Picture">
+                  <wp:docPr id="1013429718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069927000" name="Picture"/>
+                          <pic:cNvPr id="1013429718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34033,57 +34033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405750327" name="Picture">
+                  <wp:docPr id="49368517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405750327" name="Picture"/>
+                          <pic:cNvPr id="49368517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35031,57 +35031,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164570891" name="Picture">
+                  <wp:docPr id="1665215565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164570891" name="Picture"/>
+                          <pic:cNvPr id="1665215565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35134,57 +35134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086457466" name="Picture">
+                  <wp:docPr id="718998324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086457466" name="Picture"/>
+                          <pic:cNvPr id="718998324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36511,57 +36511,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944120485" name="Picture">
+                  <wp:docPr id="1076888155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944120485" name="Picture"/>
+                          <pic:cNvPr id="1076888155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37654,57 +37654,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578584508" name="Picture">
+                        <wp:docPr id="815024499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578584508" name="Picture"/>
+                                <pic:cNvPr id="815024499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39015,57 +39015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719721247" name="Picture">
+                  <wp:docPr id="1886824416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719721247" name="Picture"/>
+                          <pic:cNvPr id="1886824416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127992155" name="Picture">
+                  <wp:docPr id="1134281759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127992155" name="Picture"/>
+                          <pic:cNvPr id="1134281759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39748,57 +39748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095268600" name="Picture">
+                  <wp:docPr id="2001217220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095268600" name="Picture"/>
+                          <pic:cNvPr id="2001217220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40746,57 +40746,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517257396" name="Picture">
+                  <wp:docPr id="1201297024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517257396" name="Picture"/>
+                          <pic:cNvPr id="1201297024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40849,57 +40849,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540774827" name="Picture">
+                  <wp:docPr id="1545112645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540774827" name="Picture"/>
+                          <pic:cNvPr id="1545112645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42226,57 +42226,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051162656" name="Picture">
+                  <wp:docPr id="513388033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051162656" name="Picture"/>
+                          <pic:cNvPr id="513388033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43369,57 +43369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="825809552" name="Picture">
+                        <wp:docPr id="2122240790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="825809552" name="Picture"/>
+                                <pic:cNvPr id="2122240790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44590,57 +44590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878428911" name="Picture">
+                  <wp:docPr id="767857534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878428911" name="Picture"/>
+                          <pic:cNvPr id="767857534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44661,57 +44661,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504896834" name="Picture">
+                  <wp:docPr id="1887145742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504896834" name="Picture"/>
+                          <pic:cNvPr id="1887145742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45075,57 +45075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272069147" name="Picture">
+                  <wp:docPr id="374838477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272069147" name="Picture"/>
+                          <pic:cNvPr id="374838477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>