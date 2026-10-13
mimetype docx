--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353894773" name="Picture">
+                  <wp:docPr id="1215335341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353894773" name="Picture"/>
+                          <pic:cNvPr id="1215335341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647290780" name="Picture">
+                  <wp:docPr id="1341598236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647290780" name="Picture"/>
+                          <pic:cNvPr id="1341598236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368725885" name="Picture">
+                        <wp:docPr id="1299513556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368725885" name="Picture"/>
+                                <pic:cNvPr id="1299513556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286898904" name="Picture">
+                  <wp:docPr id="428570139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286898904" name="Picture"/>
+                          <pic:cNvPr id="428570139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803703992" name="Picture">
+                  <wp:docPr id="1667517955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803703992" name="Picture"/>
+                          <pic:cNvPr id="1667517955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998356409" name="Picture">
+                  <wp:docPr id="674228890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998356409" name="Picture"/>
+                          <pic:cNvPr id="674228890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408670857" name="Picture">
+                  <wp:docPr id="1224241439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408670857" name="Picture"/>
+                          <pic:cNvPr id="1224241439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674388834" name="Picture">
+                  <wp:docPr id="446943378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674388834" name="Picture"/>
+                          <pic:cNvPr id="446943378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273545668" name="Picture">
+                        <wp:docPr id="1188539608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273545668" name="Picture"/>
+                                <pic:cNvPr id="1188539608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523121899" name="Picture">
+                        <wp:docPr id="1947036157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523121899" name="Picture"/>
+                                <pic:cNvPr id="1947036157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576122016" name="Picture">
+                        <wp:docPr id="620984593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576122016" name="Picture"/>
+                                <pic:cNvPr id="620984593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143625306" name="Picture">
+                        <wp:docPr id="35040932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143625306" name="Picture"/>
+                                <pic:cNvPr id="35040932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667691380" name="Picture">
+                        <wp:docPr id="294582711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667691380" name="Picture"/>
+                                <pic:cNvPr id="294582711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781087505" name="Picture">
+                        <wp:docPr id="1451325670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781087505" name="Picture"/>
+                                <pic:cNvPr id="1451325670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083086629" name="Picture">
+                        <wp:docPr id="258158017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083086629" name="Picture"/>
+                                <pic:cNvPr id="258158017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125044024" name="Picture">
+                        <wp:docPr id="1755658452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125044024" name="Picture"/>
+                                <pic:cNvPr id="1755658452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="899696795" name="Picture">
+                        <wp:docPr id="1666537876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="899696795" name="Picture"/>
+                                <pic:cNvPr id="1666537876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525324687" name="Picture">
+                        <wp:docPr id="1261056574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525324687" name="Picture"/>
+                                <pic:cNvPr id="1261056574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698849742" name="Picture">
+                        <wp:docPr id="1200895300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698849742" name="Picture"/>
+                                <pic:cNvPr id="1200895300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1056828336" name="Picture">
+                        <wp:docPr id="792494387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1056828336" name="Picture"/>
+                                <pic:cNvPr id="792494387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912387553" name="Picture">
+                        <wp:docPr id="121786905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912387553" name="Picture"/>
+                                <pic:cNvPr id="121786905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654577111" name="Picture">
+                        <wp:docPr id="1073531581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654577111" name="Picture"/>
+                                <pic:cNvPr id="1073531581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215255974" name="Picture">
+                        <wp:docPr id="1714941446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215255974" name="Picture"/>
+                                <pic:cNvPr id="1714941446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812314814" name="Picture">
+                  <wp:docPr id="83579250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812314814" name="Picture"/>
+                          <pic:cNvPr id="83579250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799380365" name="Picture">
+                  <wp:docPr id="43092087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799380365" name="Picture"/>
+                          <pic:cNvPr id="43092087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693063459" name="Picture">
+                  <wp:docPr id="415204689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693063459" name="Picture"/>
+                          <pic:cNvPr id="415204689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963386624" name="Picture">
+                  <wp:docPr id="304448859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963386624" name="Picture"/>
+                          <pic:cNvPr id="304448859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086911736" name="Picture">
+                  <wp:docPr id="1923381742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086911736" name="Picture"/>
+                          <pic:cNvPr id="1923381742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801543070" name="Picture">
+                  <wp:docPr id="844199809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801543070" name="Picture"/>
+                          <pic:cNvPr id="844199809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407125840" name="Picture">
+                        <wp:docPr id="1457237354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407125840" name="Picture"/>
+                                <pic:cNvPr id="1457237354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183236049" name="Picture">
+                  <wp:docPr id="1264626070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183236049" name="Picture"/>
+                          <pic:cNvPr id="1264626070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122829097" name="Picture">
+                  <wp:docPr id="1158096271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122829097" name="Picture"/>
+                          <pic:cNvPr id="1158096271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054156844" name="Picture">
+                  <wp:docPr id="1312579768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054156844" name="Picture"/>
+                          <pic:cNvPr id="1312579768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141453264" name="Picture">
+                  <wp:docPr id="615628994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141453264" name="Picture"/>
+                          <pic:cNvPr id="615628994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006867702" name="Picture">
+                  <wp:docPr id="1808838992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006867702" name="Picture"/>
+                          <pic:cNvPr id="1808838992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210887106" name="Picture">
+                  <wp:docPr id="1478924061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210887106" name="Picture"/>
+                          <pic:cNvPr id="1478924061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089626562" name="Picture">
+                        <wp:docPr id="1287759326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089626562" name="Picture"/>
+                                <pic:cNvPr id="1287759326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24975,57 +24975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929577729" name="Picture">
+                  <wp:docPr id="1763184216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929577729" name="Picture"/>
+                          <pic:cNvPr id="1763184216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25064,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505070024" name="Picture">
+                  <wp:docPr id="414544435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505070024" name="Picture"/>
+                          <pic:cNvPr id="414544435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25744,57 +25744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373880905" name="Picture">
+                  <wp:docPr id="1572575319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373880905" name="Picture"/>
+                          <pic:cNvPr id="1572575319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26805,57 +26805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465587498" name="Picture">
+                  <wp:docPr id="2057153809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465587498" name="Picture"/>
+                          <pic:cNvPr id="2057153809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26908,57 +26908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949878766" name="Picture">
+                  <wp:docPr id="1273585768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949878766" name="Picture"/>
+                          <pic:cNvPr id="1273585768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28366,57 +28366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616457158" name="Picture">
+                  <wp:docPr id="2098333819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616457158" name="Picture"/>
+                          <pic:cNvPr id="2098333819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29563,57 +29563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892859052" name="Picture">
+                        <wp:docPr id="2083444396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892859052" name="Picture"/>
+                                <pic:cNvPr id="2083444396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31932,57 +31932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813601505" name="Picture">
+                  <wp:docPr id="717069156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813601505" name="Picture"/>
+                          <pic:cNvPr id="717069156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32021,57 +32021,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558450279" name="Picture">
+                  <wp:docPr id="254736716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558450279" name="Picture"/>
+                          <pic:cNvPr id="254736716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32665,57 +32665,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151056190" name="Picture">
+                  <wp:docPr id="88065459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151056190" name="Picture"/>
+                          <pic:cNvPr id="88065459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33663,57 +33663,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507570919" name="Picture">
+                  <wp:docPr id="392150118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507570919" name="Picture"/>
+                          <pic:cNvPr id="392150118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33766,57 +33766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257546676" name="Picture">
+                  <wp:docPr id="849900355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257546676" name="Picture"/>
+                          <pic:cNvPr id="849900355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35143,57 +35143,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690462909" name="Picture">
+                  <wp:docPr id="1515289257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690462909" name="Picture"/>
+                          <pic:cNvPr id="1515289257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36286,57 +36286,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629639521" name="Picture">
+                        <wp:docPr id="1363754385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629639521" name="Picture"/>
+                                <pic:cNvPr id="1363754385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37644,57 +37644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964254640" name="Picture">
+                  <wp:docPr id="1868067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964254640" name="Picture"/>
+                          <pic:cNvPr id="1868067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37733,57 +37733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257876910" name="Picture">
+                  <wp:docPr id="988984731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257876910" name="Picture"/>
+                          <pic:cNvPr id="988984731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38356,57 +38356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222278644" name="Picture">
+                  <wp:docPr id="1906265580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222278644" name="Picture"/>
+                          <pic:cNvPr id="1906265580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39273,57 +39273,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863056839" name="Picture">
+                  <wp:docPr id="1377770215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863056839" name="Picture"/>
+                          <pic:cNvPr id="1377770215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39376,57 +39376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492301321" name="Picture">
+                  <wp:docPr id="338586221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492301321" name="Picture"/>
+                          <pic:cNvPr id="338586221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40699,57 +40699,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667187488" name="Picture">
+                  <wp:docPr id="1069701713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667187488" name="Picture"/>
+                          <pic:cNvPr id="1069701713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41334,57 +41334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777053116" name="Picture">
+                  <wp:docPr id="1482171078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777053116" name="Picture"/>
+                          <pic:cNvPr id="1482171078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41405,57 +41405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994493500" name="Picture">
+                  <wp:docPr id="48176666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994493500" name="Picture"/>
+                          <pic:cNvPr id="48176666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41819,57 +41819,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920492950" name="Picture">
+                  <wp:docPr id="401226878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920492950" name="Picture"/>
+                          <pic:cNvPr id="401226878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>