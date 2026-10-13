--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409033007" name="Picture">
+                  <wp:docPr id="1380039728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409033007" name="Picture"/>
+                          <pic:cNvPr id="1380039728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283921590" name="Picture">
+                  <wp:docPr id="1671692167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283921590" name="Picture"/>
+                          <pic:cNvPr id="1671692167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466479546" name="Picture">
+                        <wp:docPr id="496655259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466479546" name="Picture"/>
+                                <pic:cNvPr id="496655259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137403366" name="Picture">
+                  <wp:docPr id="345876005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137403366" name="Picture"/>
+                          <pic:cNvPr id="345876005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848599325" name="Picture">
+                  <wp:docPr id="2007348041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848599325" name="Picture"/>
+                          <pic:cNvPr id="2007348041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585744479" name="Picture">
+                  <wp:docPr id="1864390316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585744479" name="Picture"/>
+                          <pic:cNvPr id="1864390316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758382207" name="Picture">
+                  <wp:docPr id="1915350447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758382207" name="Picture"/>
+                          <pic:cNvPr id="1915350447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769645078" name="Picture">
+                  <wp:docPr id="58364264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769645078" name="Picture"/>
+                          <pic:cNvPr id="58364264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1055891225" name="Picture">
+                        <wp:docPr id="198594507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1055891225" name="Picture"/>
+                                <pic:cNvPr id="198594507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155832568" name="Picture">
+                        <wp:docPr id="1807308820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155832568" name="Picture"/>
+                                <pic:cNvPr id="1807308820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526151892" name="Picture">
+                        <wp:docPr id="164526175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526151892" name="Picture"/>
+                                <pic:cNvPr id="164526175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528825754" name="Picture">
+                        <wp:docPr id="1052119384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528825754" name="Picture"/>
+                                <pic:cNvPr id="1052119384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861606073" name="Picture">
+                        <wp:docPr id="304821765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861606073" name="Picture"/>
+                                <pic:cNvPr id="304821765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="90129486" name="Picture">
+                        <wp:docPr id="1815194459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="90129486" name="Picture"/>
+                                <pic:cNvPr id="1815194459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184631868" name="Picture">
+                        <wp:docPr id="2013099717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184631868" name="Picture"/>
+                                <pic:cNvPr id="2013099717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490498809" name="Picture">
+                        <wp:docPr id="1780189070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490498809" name="Picture"/>
+                                <pic:cNvPr id="1780189070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332619407" name="Picture">
+                        <wp:docPr id="1464606160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332619407" name="Picture"/>
+                                <pic:cNvPr id="1464606160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794661574" name="Picture">
+                        <wp:docPr id="473139182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794661574" name="Picture"/>
+                                <pic:cNvPr id="473139182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061344638" name="Picture">
+                        <wp:docPr id="488513823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061344638" name="Picture"/>
+                                <pic:cNvPr id="488513823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520442132" name="Picture">
+                        <wp:docPr id="1470046375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520442132" name="Picture"/>
+                                <pic:cNvPr id="1470046375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138864568" name="Picture">
+                  <wp:docPr id="884141020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138864568" name="Picture"/>
+                          <pic:cNvPr id="884141020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036856913" name="Picture">
+                  <wp:docPr id="1220022346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036856913" name="Picture"/>
+                          <pic:cNvPr id="1220022346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627266640" name="Picture">
+                  <wp:docPr id="690886250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627266640" name="Picture"/>
+                          <pic:cNvPr id="690886250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486682742" name="Picture">
+                  <wp:docPr id="1225424167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486682742" name="Picture"/>
+                          <pic:cNvPr id="1225424167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467089324" name="Picture">
+                  <wp:docPr id="578478221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467089324" name="Picture"/>
+                          <pic:cNvPr id="578478221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395111904" name="Picture">
+                  <wp:docPr id="700405153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395111904" name="Picture"/>
+                          <pic:cNvPr id="700405153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265563654" name="Picture">
+                        <wp:docPr id="540768483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265563654" name="Picture"/>
+                                <pic:cNvPr id="540768483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342872089" name="Picture">
+                  <wp:docPr id="2032877463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342872089" name="Picture"/>
+                          <pic:cNvPr id="2032877463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350080791" name="Picture">
+                  <wp:docPr id="1809551243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350080791" name="Picture"/>
+                          <pic:cNvPr id="1809551243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121410816" name="Picture">
+                  <wp:docPr id="274468467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121410816" name="Picture"/>
+                          <pic:cNvPr id="274468467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612247486" name="Picture">
+                  <wp:docPr id="1419256180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612247486" name="Picture"/>
+                          <pic:cNvPr id="1419256180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423837711" name="Picture">
+                  <wp:docPr id="663337792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423837711" name="Picture"/>
+                          <pic:cNvPr id="663337792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080209189" name="Picture">
+                  <wp:docPr id="2147456587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080209189" name="Picture"/>
+                          <pic:cNvPr id="2147456587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1676701669" name="Picture">
+                        <wp:docPr id="1100591141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1676701669" name="Picture"/>
+                                <pic:cNvPr id="1100591141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66177661" name="Picture">
+                  <wp:docPr id="74897988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66177661" name="Picture"/>
+                          <pic:cNvPr id="74897988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23228600" name="Picture">
+                  <wp:docPr id="1317757419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23228600" name="Picture"/>
+                          <pic:cNvPr id="1317757419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167220556" name="Picture">
+                  <wp:docPr id="719805274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167220556" name="Picture"/>
+                          <pic:cNvPr id="719805274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020471386" name="Picture">
+                  <wp:docPr id="1007232635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020471386" name="Picture"/>
+                          <pic:cNvPr id="1007232635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199837438" name="Picture">
+                  <wp:docPr id="751401493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199837438" name="Picture"/>
+                          <pic:cNvPr id="751401493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745417555" name="Picture">
+                  <wp:docPr id="226291295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745417555" name="Picture"/>
+                          <pic:cNvPr id="226291295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976334044" name="Picture">
+                        <wp:docPr id="170449729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976334044" name="Picture"/>
+                                <pic:cNvPr id="170449729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16421873" name="Picture">
+                  <wp:docPr id="462742015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16421873" name="Picture"/>
+                          <pic:cNvPr id="462742015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131548456" name="Picture">
+                  <wp:docPr id="495327852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131548456" name="Picture"/>
+                          <pic:cNvPr id="495327852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947344086" name="Picture">
+                  <wp:docPr id="1362634830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947344086" name="Picture"/>
+                          <pic:cNvPr id="1362634830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503043382" name="Picture">
+                  <wp:docPr id="64274009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503043382" name="Picture"/>
+                          <pic:cNvPr id="64274009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140374632" name="Picture">
+                  <wp:docPr id="391080598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140374632" name="Picture"/>
+                          <pic:cNvPr id="391080598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123550526" name="Picture">
+                  <wp:docPr id="65822467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123550526" name="Picture"/>
+                          <pic:cNvPr id="65822467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184560542" name="Picture">
+                        <wp:docPr id="1114709420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184560542" name="Picture"/>
+                                <pic:cNvPr id="1114709420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773405004" name="Picture">
+                  <wp:docPr id="595871398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773405004" name="Picture"/>
+                          <pic:cNvPr id="595871398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778903717" name="Picture">
+                  <wp:docPr id="274540282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778903717" name="Picture"/>
+                          <pic:cNvPr id="274540282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36110782" name="Picture">
+                  <wp:docPr id="1113597238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36110782" name="Picture"/>
+                          <pic:cNvPr id="1113597238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>