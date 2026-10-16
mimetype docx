--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670866538" name="Picture">
+                  <wp:docPr id="848712381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670866538" name="Picture"/>
+                          <pic:cNvPr id="848712381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312548361" name="Picture">
+                  <wp:docPr id="1020586032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312548361" name="Picture"/>
+                          <pic:cNvPr id="1020586032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888198352" name="Picture">
+                        <wp:docPr id="1794722644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888198352" name="Picture"/>
+                                <pic:cNvPr id="1794722644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464380965" name="Picture">
+                  <wp:docPr id="2026033412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464380965" name="Picture"/>
+                          <pic:cNvPr id="2026033412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429302724" name="Picture">
+                  <wp:docPr id="1654914554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429302724" name="Picture"/>
+                          <pic:cNvPr id="1654914554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483041476" name="Picture">
+                  <wp:docPr id="1641738403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483041476" name="Picture"/>
+                          <pic:cNvPr id="1641738403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156246581" name="Picture">
+                  <wp:docPr id="1485901144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156246581" name="Picture"/>
+                          <pic:cNvPr id="1485901144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758220446" name="Picture">
+                  <wp:docPr id="18796554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758220446" name="Picture"/>
+                          <pic:cNvPr id="18796554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859307518" name="Picture">
+                        <wp:docPr id="577843645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859307518" name="Picture"/>
+                                <pic:cNvPr id="577843645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787318150" name="Picture">
+                        <wp:docPr id="1053274481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787318150" name="Picture"/>
+                                <pic:cNvPr id="1053274481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300459522" name="Picture">
+                        <wp:docPr id="1267971943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300459522" name="Picture"/>
+                                <pic:cNvPr id="1267971943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1863837229" name="Picture">
+                        <wp:docPr id="1667716658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1863837229" name="Picture"/>
+                                <pic:cNvPr id="1667716658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99095489" name="Picture">
+                        <wp:docPr id="1594692170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99095489" name="Picture"/>
+                                <pic:cNvPr id="1594692170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953417115" name="Picture">
+                        <wp:docPr id="1843391256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953417115" name="Picture"/>
+                                <pic:cNvPr id="1843391256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273166003" name="Picture">
+                        <wp:docPr id="1430196154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273166003" name="Picture"/>
+                                <pic:cNvPr id="1430196154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834731333" name="Picture">
+                        <wp:docPr id="604003861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834731333" name="Picture"/>
+                                <pic:cNvPr id="604003861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414780484" name="Picture">
+                        <wp:docPr id="612510762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414780484" name="Picture"/>
+                                <pic:cNvPr id="612510762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579198122" name="Picture">
+                        <wp:docPr id="425780236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579198122" name="Picture"/>
+                                <pic:cNvPr id="425780236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1151483435" name="Picture">
+                        <wp:docPr id="1667336980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1151483435" name="Picture"/>
+                                <pic:cNvPr id="1667336980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219507980" name="Picture">
+                        <wp:docPr id="1956311337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219507980" name="Picture"/>
+                                <pic:cNvPr id="1956311337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="894025203" name="Picture">
+                        <wp:docPr id="1442377090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="894025203" name="Picture"/>
+                                <pic:cNvPr id="1442377090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043117505" name="Picture">
+                        <wp:docPr id="1255229276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043117505" name="Picture"/>
+                                <pic:cNvPr id="1255229276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889820340" name="Picture">
+                        <wp:docPr id="1195905617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889820340" name="Picture"/>
+                                <pic:cNvPr id="1195905617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434767194" name="Picture">
+                  <wp:docPr id="1205835429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434767194" name="Picture"/>
+                          <pic:cNvPr id="1205835429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935023230" name="Picture">
+                  <wp:docPr id="1391503633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935023230" name="Picture"/>
+                          <pic:cNvPr id="1391503633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109864618" name="Picture">
+                  <wp:docPr id="969145758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109864618" name="Picture"/>
+                          <pic:cNvPr id="969145758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956447077" name="Picture">
+                  <wp:docPr id="1133533623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956447077" name="Picture"/>
+                          <pic:cNvPr id="1133533623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483356352" name="Picture">
+                  <wp:docPr id="444354759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483356352" name="Picture"/>
+                          <pic:cNvPr id="444354759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247501516" name="Picture">
+                  <wp:docPr id="1737540666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247501516" name="Picture"/>
+                          <pic:cNvPr id="1737540666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121692488" name="Picture">
+                        <wp:docPr id="1210867532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121692488" name="Picture"/>
+                                <pic:cNvPr id="1210867532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755852864" name="Picture">
+                  <wp:docPr id="743765354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755852864" name="Picture"/>
+                          <pic:cNvPr id="743765354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946861952" name="Picture">
+                  <wp:docPr id="1492772195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946861952" name="Picture"/>
+                          <pic:cNvPr id="1492772195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950360808" name="Picture">
+                  <wp:docPr id="1912932111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950360808" name="Picture"/>
+                          <pic:cNvPr id="1912932111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712330318" name="Picture">
+                  <wp:docPr id="1429573096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712330318" name="Picture"/>
+                          <pic:cNvPr id="1429573096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606899232" name="Picture">
+                  <wp:docPr id="1709686870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606899232" name="Picture"/>
+                          <pic:cNvPr id="1709686870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599532856" name="Picture">
+                  <wp:docPr id="521005925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599532856" name="Picture"/>
+                          <pic:cNvPr id="521005925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64779538" name="Picture">
+                        <wp:docPr id="1898357832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64779538" name="Picture"/>
+                                <pic:cNvPr id="1898357832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512640586" name="Picture">
+                  <wp:docPr id="1159327656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512640586" name="Picture"/>
+                          <pic:cNvPr id="1159327656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884236836" name="Picture">
+                  <wp:docPr id="659391124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884236836" name="Picture"/>
+                          <pic:cNvPr id="659391124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505977568" name="Picture">
+                  <wp:docPr id="104638743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505977568" name="Picture"/>
+                          <pic:cNvPr id="104638743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998869543" name="Picture">
+                  <wp:docPr id="1745842223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998869543" name="Picture"/>
+                          <pic:cNvPr id="1745842223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639898750" name="Picture">
+                  <wp:docPr id="1361974253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639898750" name="Picture"/>
+                          <pic:cNvPr id="1361974253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597659667" name="Picture">
+                  <wp:docPr id="769821530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597659667" name="Picture"/>
+                          <pic:cNvPr id="769821530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714627233" name="Picture">
+                  <wp:docPr id="9414522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714627233" name="Picture"/>
+                          <pic:cNvPr id="9414522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809061558" name="Picture">
+                  <wp:docPr id="957236330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809061558" name="Picture"/>
+                          <pic:cNvPr id="957236330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803350512" name="Picture">
+                  <wp:docPr id="666982143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803350512" name="Picture"/>
+                          <pic:cNvPr id="666982143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981789299" name="Picture">
+                  <wp:docPr id="669486803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981789299" name="Picture"/>
+                          <pic:cNvPr id="669486803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414797396" name="Picture">
+                  <wp:docPr id="760056916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414797396" name="Picture"/>
+                          <pic:cNvPr id="760056916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569053523" name="Picture">
+                  <wp:docPr id="1374627800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569053523" name="Picture"/>
+                          <pic:cNvPr id="1374627800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774682863" name="Picture">
+                        <wp:docPr id="380519988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774682863" name="Picture"/>
+                                <pic:cNvPr id="380519988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568710970" name="Picture">
+                  <wp:docPr id="1045914334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568710970" name="Picture"/>
+                          <pic:cNvPr id="1045914334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903782910" name="Picture">
+                  <wp:docPr id="666584655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903782910" name="Picture"/>
+                          <pic:cNvPr id="666584655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430818808" name="Picture">
+                  <wp:docPr id="1945453647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430818808" name="Picture"/>
+                          <pic:cNvPr id="1945453647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6789136" name="Picture">
+                  <wp:docPr id="1355259372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6789136" name="Picture"/>
+                          <pic:cNvPr id="1355259372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829808242" name="Picture">
+                  <wp:docPr id="994980569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829808242" name="Picture"/>
+                          <pic:cNvPr id="994980569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904012327" name="Picture">
+                  <wp:docPr id="164479301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904012327" name="Picture"/>
+                          <pic:cNvPr id="164479301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716412589" name="Picture">
+                        <wp:docPr id="567247002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716412589" name="Picture"/>
+                                <pic:cNvPr id="567247002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297871027" name="Picture">
+                  <wp:docPr id="1389047117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297871027" name="Picture"/>
+                          <pic:cNvPr id="1389047117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005539528" name="Picture">
+                  <wp:docPr id="1577269004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005539528" name="Picture"/>
+                          <pic:cNvPr id="1577269004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992258377" name="Picture">
+                  <wp:docPr id="1003712910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992258377" name="Picture"/>
+                          <pic:cNvPr id="1003712910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298310500" name="Picture">
+                  <wp:docPr id="1295982678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298310500" name="Picture"/>
+                          <pic:cNvPr id="1295982678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918343630" name="Picture">
+                  <wp:docPr id="180602282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918343630" name="Picture"/>
+                          <pic:cNvPr id="180602282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999606123" name="Picture">
+                  <wp:docPr id="708614781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999606123" name="Picture"/>
+                          <pic:cNvPr id="708614781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>