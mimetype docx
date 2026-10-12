--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371491361" name="Picture">
+                  <wp:docPr id="1921042351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371491361" name="Picture"/>
+                          <pic:cNvPr id="1921042351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384357248" name="Picture">
+                  <wp:docPr id="1107541963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384357248" name="Picture"/>
+                          <pic:cNvPr id="1107541963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797575782" name="Picture">
+                        <wp:docPr id="1940113352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797575782" name="Picture"/>
+                                <pic:cNvPr id="1940113352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556715142" name="Picture">
+                  <wp:docPr id="1733061188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556715142" name="Picture"/>
+                          <pic:cNvPr id="1733061188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386085469" name="Picture">
+                  <wp:docPr id="1939419360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386085469" name="Picture"/>
+                          <pic:cNvPr id="1939419360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192057600" name="Picture">
+                  <wp:docPr id="819478984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192057600" name="Picture"/>
+                          <pic:cNvPr id="819478984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405944879" name="Picture">
+                  <wp:docPr id="135692692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405944879" name="Picture"/>
+                          <pic:cNvPr id="135692692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574597976" name="Picture">
+                  <wp:docPr id="1362365761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574597976" name="Picture"/>
+                          <pic:cNvPr id="1362365761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771316439" name="Picture">
+                        <wp:docPr id="1649114361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771316439" name="Picture"/>
+                                <pic:cNvPr id="1649114361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403956579" name="Picture">
+                        <wp:docPr id="532174907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403956579" name="Picture"/>
+                                <pic:cNvPr id="532174907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806024631" name="Picture">
+                        <wp:docPr id="965384274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806024631" name="Picture"/>
+                                <pic:cNvPr id="965384274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911547654" name="Picture">
+                        <wp:docPr id="1191296144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911547654" name="Picture"/>
+                                <pic:cNvPr id="1191296144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411174872" name="Picture">
+                        <wp:docPr id="231520138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411174872" name="Picture"/>
+                                <pic:cNvPr id="231520138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473532174" name="Picture">
+                        <wp:docPr id="769606527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473532174" name="Picture"/>
+                                <pic:cNvPr id="769606527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224381267" name="Picture">
+                        <wp:docPr id="155754602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224381267" name="Picture"/>
+                                <pic:cNvPr id="155754602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764485815" name="Picture">
+                        <wp:docPr id="450435025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764485815" name="Picture"/>
+                                <pic:cNvPr id="450435025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771572915" name="Picture">
+                        <wp:docPr id="668588414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771572915" name="Picture"/>
+                                <pic:cNvPr id="668588414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="941022796" name="Picture">
+                        <wp:docPr id="186646546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="941022796" name="Picture"/>
+                                <pic:cNvPr id="186646546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367274589" name="Picture">
+                        <wp:docPr id="1844287022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367274589" name="Picture"/>
+                                <pic:cNvPr id="1844287022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677666110" name="Picture">
+                        <wp:docPr id="1202634305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677666110" name="Picture"/>
+                                <pic:cNvPr id="1202634305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661776753" name="Picture">
+                        <wp:docPr id="1884487090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661776753" name="Picture"/>
+                                <pic:cNvPr id="1884487090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62720514" name="Picture">
+                        <wp:docPr id="1547740591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62720514" name="Picture"/>
+                                <pic:cNvPr id="1547740591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862927208" name="Picture">
+                        <wp:docPr id="375213225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862927208" name="Picture"/>
+                                <pic:cNvPr id="375213225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893501876" name="Picture">
+                  <wp:docPr id="525497034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893501876" name="Picture"/>
+                          <pic:cNvPr id="525497034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200584350" name="Picture">
+                  <wp:docPr id="99966629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200584350" name="Picture"/>
+                          <pic:cNvPr id="99966629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469917724" name="Picture">
+                  <wp:docPr id="635584116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469917724" name="Picture"/>
+                          <pic:cNvPr id="635584116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368296129" name="Picture">
+                  <wp:docPr id="2097697741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368296129" name="Picture"/>
+                          <pic:cNvPr id="2097697741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091182301" name="Picture">
+                  <wp:docPr id="718980667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091182301" name="Picture"/>
+                          <pic:cNvPr id="718980667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284997087" name="Picture">
+                  <wp:docPr id="426808759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284997087" name="Picture"/>
+                          <pic:cNvPr id="426808759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522293107" name="Picture">
+                        <wp:docPr id="1314434819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522293107" name="Picture"/>
+                                <pic:cNvPr id="1314434819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511250588" name="Picture">
+                  <wp:docPr id="1418804942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511250588" name="Picture"/>
+                          <pic:cNvPr id="1418804942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033556248" name="Picture">
+                  <wp:docPr id="1960197149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033556248" name="Picture"/>
+                          <pic:cNvPr id="1960197149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97869849" name="Picture">
+                  <wp:docPr id="2138944819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97869849" name="Picture"/>
+                          <pic:cNvPr id="2138944819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688783041" name="Picture">
+                  <wp:docPr id="1225943253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688783041" name="Picture"/>
+                          <pic:cNvPr id="1225943253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567552584" name="Picture">
+                  <wp:docPr id="377405459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567552584" name="Picture"/>
+                          <pic:cNvPr id="377405459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553736372" name="Picture">
+                  <wp:docPr id="1647100982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553736372" name="Picture"/>
+                          <pic:cNvPr id="1647100982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730513235" name="Picture">
+                        <wp:docPr id="722934439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730513235" name="Picture"/>
+                                <pic:cNvPr id="722934439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288354299" name="Picture">
+                  <wp:docPr id="790525575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288354299" name="Picture"/>
+                          <pic:cNvPr id="790525575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623504186" name="Picture">
+                  <wp:docPr id="598991472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623504186" name="Picture"/>
+                          <pic:cNvPr id="598991472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199354420" name="Picture">
+                  <wp:docPr id="352841952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199354420" name="Picture"/>
+                          <pic:cNvPr id="352841952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949301381" name="Picture">
+                  <wp:docPr id="2053124154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949301381" name="Picture"/>
+                          <pic:cNvPr id="2053124154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440142296" name="Picture">
+                  <wp:docPr id="1579087645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440142296" name="Picture"/>
+                          <pic:cNvPr id="1579087645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650133676" name="Picture">
+                  <wp:docPr id="497108208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650133676" name="Picture"/>
+                          <pic:cNvPr id="497108208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377057742" name="Picture">
+                        <wp:docPr id="744909253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377057742" name="Picture"/>
+                                <pic:cNvPr id="744909253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751634375" name="Picture">
+                  <wp:docPr id="1006059133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751634375" name="Picture"/>
+                          <pic:cNvPr id="1006059133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802661967" name="Picture">
+                  <wp:docPr id="2020129675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802661967" name="Picture"/>
+                          <pic:cNvPr id="2020129675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170791020" name="Picture">
+                  <wp:docPr id="1289008517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170791020" name="Picture"/>
+                          <pic:cNvPr id="1289008517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156668606" name="Picture">
+                  <wp:docPr id="1224735396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156668606" name="Picture"/>
+                          <pic:cNvPr id="1224735396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897283195" name="Picture">
+                  <wp:docPr id="1471812995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897283195" name="Picture"/>
+                          <pic:cNvPr id="1471812995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264243894" name="Picture">
+                  <wp:docPr id="2106451390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264243894" name="Picture"/>
+                          <pic:cNvPr id="2106451390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1151701035" name="Picture">
+                        <wp:docPr id="1704804378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1151701035" name="Picture"/>
+                                <pic:cNvPr id="1704804378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681367753" name="Picture">
+                  <wp:docPr id="722225802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681367753" name="Picture"/>
+                          <pic:cNvPr id="722225802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087381817" name="Picture">
+                  <wp:docPr id="614355553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087381817" name="Picture"/>
+                          <pic:cNvPr id="614355553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569216549" name="Picture">
+                  <wp:docPr id="745658377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569216549" name="Picture"/>
+                          <pic:cNvPr id="745658377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832527370" name="Picture">
+                  <wp:docPr id="1443625951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832527370" name="Picture"/>
+                          <pic:cNvPr id="1443625951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493045407" name="Picture">
+                  <wp:docPr id="335131936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493045407" name="Picture"/>
+                          <pic:cNvPr id="335131936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149345037" name="Picture">
+                  <wp:docPr id="1910018367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149345037" name="Picture"/>
+                          <pic:cNvPr id="1910018367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277321463" name="Picture">
+                  <wp:docPr id="2036936487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277321463" name="Picture"/>
+                          <pic:cNvPr id="2036936487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069021670" name="Picture">
+                  <wp:docPr id="1446722001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069021670" name="Picture"/>
+                          <pic:cNvPr id="1446722001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139634782" name="Picture">
+                  <wp:docPr id="1832185589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139634782" name="Picture"/>
+                          <pic:cNvPr id="1832185589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>