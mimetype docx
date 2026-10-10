--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120166283" name="Picture">
+                  <wp:docPr id="1882209651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120166283" name="Picture"/>
+                          <pic:cNvPr id="1882209651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502276979" name="Picture">
+                  <wp:docPr id="1077539675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502276979" name="Picture"/>
+                          <pic:cNvPr id="1077539675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007118673" name="Picture">
+                        <wp:docPr id="643901307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007118673" name="Picture"/>
+                                <pic:cNvPr id="643901307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206683533" name="Picture">
+                  <wp:docPr id="553571520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206683533" name="Picture"/>
+                          <pic:cNvPr id="553571520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888486625" name="Picture">
+                  <wp:docPr id="791413559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888486625" name="Picture"/>
+                          <pic:cNvPr id="791413559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470745708" name="Picture">
+                  <wp:docPr id="736242397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470745708" name="Picture"/>
+                          <pic:cNvPr id="736242397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358561630" name="Picture">
+                  <wp:docPr id="2104071080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358561630" name="Picture"/>
+                          <pic:cNvPr id="2104071080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270340088" name="Picture">
+                  <wp:docPr id="830737373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270340088" name="Picture"/>
+                          <pic:cNvPr id="830737373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479348423" name="Picture">
+                        <wp:docPr id="1848085149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479348423" name="Picture"/>
+                                <pic:cNvPr id="1848085149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102434293" name="Picture">
+                        <wp:docPr id="768764111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102434293" name="Picture"/>
+                                <pic:cNvPr id="768764111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991627985" name="Picture">
+                        <wp:docPr id="1415724581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991627985" name="Picture"/>
+                                <pic:cNvPr id="1415724581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430461634" name="Picture">
+                        <wp:docPr id="259635972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430461634" name="Picture"/>
+                                <pic:cNvPr id="259635972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357354737" name="Picture">
+                        <wp:docPr id="924229765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357354737" name="Picture"/>
+                                <pic:cNvPr id="924229765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888425664" name="Picture">
+                        <wp:docPr id="2014164461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888425664" name="Picture"/>
+                                <pic:cNvPr id="2014164461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370701852" name="Picture">
+                        <wp:docPr id="1549608361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370701852" name="Picture"/>
+                                <pic:cNvPr id="1549608361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860113689" name="Picture">
+                        <wp:docPr id="1319763693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860113689" name="Picture"/>
+                                <pic:cNvPr id="1319763693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="473681246" name="Picture">
+                        <wp:docPr id="568337660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="473681246" name="Picture"/>
+                                <pic:cNvPr id="568337660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907354289" name="Picture">
+                        <wp:docPr id="1920023373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907354289" name="Picture"/>
+                                <pic:cNvPr id="1920023373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254382953" name="Picture">
+                        <wp:docPr id="1941899411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254382953" name="Picture"/>
+                                <pic:cNvPr id="1941899411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114696753" name="Picture">
+                        <wp:docPr id="2034092371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114696753" name="Picture"/>
+                                <pic:cNvPr id="2034092371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528195535" name="Picture">
+                        <wp:docPr id="856570186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528195535" name="Picture"/>
+                                <pic:cNvPr id="856570186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44713962" name="Picture">
+                        <wp:docPr id="776954131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44713962" name="Picture"/>
+                                <pic:cNvPr id="776954131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387007474" name="Picture">
+                        <wp:docPr id="974719575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387007474" name="Picture"/>
+                                <pic:cNvPr id="974719575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321138789" name="Picture">
+                  <wp:docPr id="933271821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321138789" name="Picture"/>
+                          <pic:cNvPr id="933271821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101510494" name="Picture">
+                  <wp:docPr id="2053136251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101510494" name="Picture"/>
+                          <pic:cNvPr id="2053136251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016188189" name="Picture">
+                  <wp:docPr id="8469786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016188189" name="Picture"/>
+                          <pic:cNvPr id="8469786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447654511" name="Picture">
+                  <wp:docPr id="1805598336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447654511" name="Picture"/>
+                          <pic:cNvPr id="1805598336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066009517" name="Picture">
+                  <wp:docPr id="198696539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066009517" name="Picture"/>
+                          <pic:cNvPr id="198696539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631601635" name="Picture">
+                  <wp:docPr id="1737082553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631601635" name="Picture"/>
+                          <pic:cNvPr id="1737082553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169744596" name="Picture">
+                        <wp:docPr id="1626085918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169744596" name="Picture"/>
+                                <pic:cNvPr id="1626085918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607059763" name="Picture">
+                  <wp:docPr id="1693723357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607059763" name="Picture"/>
+                          <pic:cNvPr id="1693723357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607012134" name="Picture">
+                  <wp:docPr id="2003604212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607012134" name="Picture"/>
+                          <pic:cNvPr id="2003604212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577853391" name="Picture">
+                  <wp:docPr id="2001750765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577853391" name="Picture"/>
+                          <pic:cNvPr id="2001750765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203795956" name="Picture">
+                  <wp:docPr id="225316986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203795956" name="Picture"/>
+                          <pic:cNvPr id="225316986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897519616" name="Picture">
+                  <wp:docPr id="866088701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897519616" name="Picture"/>
+                          <pic:cNvPr id="866088701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489577390" name="Picture">
+                  <wp:docPr id="1130041830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489577390" name="Picture"/>
+                          <pic:cNvPr id="1130041830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980862022" name="Picture">
+                        <wp:docPr id="1317671233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980862022" name="Picture"/>
+                                <pic:cNvPr id="1317671233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590873406" name="Picture">
+                        <wp:docPr id="1990599547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590873406" name="Picture"/>
+                                <pic:cNvPr id="1990599547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252771625" name="Picture">
+                  <wp:docPr id="1793200670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252771625" name="Picture"/>
+                          <pic:cNvPr id="1793200670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616185174" name="Picture">
+                  <wp:docPr id="846374350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616185174" name="Picture"/>
+                          <pic:cNvPr id="846374350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514262942" name="Picture">
+                  <wp:docPr id="2142886297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514262942" name="Picture"/>
+                          <pic:cNvPr id="2142886297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956056392" name="Picture">
+                  <wp:docPr id="1167688187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956056392" name="Picture"/>
+                          <pic:cNvPr id="1167688187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233126722" name="Picture">
+                  <wp:docPr id="1873595438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233126722" name="Picture"/>
+                          <pic:cNvPr id="1873595438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143589258" name="Picture">
+                  <wp:docPr id="1684532263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143589258" name="Picture"/>
+                          <pic:cNvPr id="1684532263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119414621" name="Picture">
+                  <wp:docPr id="1262978561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119414621" name="Picture"/>
+                          <pic:cNvPr id="1262978561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026894895" name="Picture">
+                  <wp:docPr id="270159258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026894895" name="Picture"/>
+                          <pic:cNvPr id="270159258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047823121" name="Picture">
+                  <wp:docPr id="1631694073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047823121" name="Picture"/>
+                          <pic:cNvPr id="1631694073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549424554" name="Picture">
+                  <wp:docPr id="1793379906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549424554" name="Picture"/>
+                          <pic:cNvPr id="1793379906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925565751" name="Picture">
+                  <wp:docPr id="224462325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925565751" name="Picture"/>
+                          <pic:cNvPr id="224462325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918529268" name="Picture">
+                  <wp:docPr id="183109860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918529268" name="Picture"/>
+                          <pic:cNvPr id="183109860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075247579" name="Picture">
+                        <wp:docPr id="946899469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075247579" name="Picture"/>
+                                <pic:cNvPr id="946899469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820138077" name="Picture">
+                  <wp:docPr id="1644632271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820138077" name="Picture"/>
+                          <pic:cNvPr id="1644632271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560439635" name="Picture">
+                  <wp:docPr id="1659965596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560439635" name="Picture"/>
+                          <pic:cNvPr id="1659965596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423795186" name="Picture">
+                  <wp:docPr id="1210686468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423795186" name="Picture"/>
+                          <pic:cNvPr id="1210686468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928242530" name="Picture">
+                  <wp:docPr id="514367638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928242530" name="Picture"/>
+                          <pic:cNvPr id="514367638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653226362" name="Picture">
+                  <wp:docPr id="676477712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653226362" name="Picture"/>
+                          <pic:cNvPr id="676477712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025069539" name="Picture">
+                  <wp:docPr id="1462559786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025069539" name="Picture"/>
+                          <pic:cNvPr id="1462559786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="555127071" name="Picture">
+                        <wp:docPr id="109807292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="555127071" name="Picture"/>
+                                <pic:cNvPr id="109807292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543838032" name="Picture">
+                  <wp:docPr id="227479883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543838032" name="Picture"/>
+                          <pic:cNvPr id="227479883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133348589" name="Picture">
+                  <wp:docPr id="511670855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133348589" name="Picture"/>
+                          <pic:cNvPr id="511670855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323456995" name="Picture">
+                  <wp:docPr id="437346249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323456995" name="Picture"/>
+                          <pic:cNvPr id="437346249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46395,57 +46395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048269969" name="Picture">
+                  <wp:docPr id="813903048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048269969" name="Picture"/>
+                          <pic:cNvPr id="813903048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46466,57 +46466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434670544" name="Picture">
+                  <wp:docPr id="1439421917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434670544" name="Picture"/>
+                          <pic:cNvPr id="1439421917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46880,57 +46880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166863810" name="Picture">
+                  <wp:docPr id="1161045946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166863810" name="Picture"/>
+                          <pic:cNvPr id="1161045946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>