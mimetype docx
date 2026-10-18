--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055365110" name="Picture">
+                  <wp:docPr id="1502352930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055365110" name="Picture"/>
+                          <pic:cNvPr id="1502352930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475483926" name="Picture">
+                  <wp:docPr id="772198729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475483926" name="Picture"/>
+                          <pic:cNvPr id="772198729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439870107" name="Picture">
+                        <wp:docPr id="1252985867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439870107" name="Picture"/>
+                                <pic:cNvPr id="1252985867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452032047" name="Picture">
+                  <wp:docPr id="515758211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452032047" name="Picture"/>
+                          <pic:cNvPr id="515758211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440327270" name="Picture">
+                  <wp:docPr id="1358645474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440327270" name="Picture"/>
+                          <pic:cNvPr id="1358645474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261424594" name="Picture">
+                  <wp:docPr id="1482944531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261424594" name="Picture"/>
+                          <pic:cNvPr id="1482944531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270811345" name="Picture">
+                  <wp:docPr id="1372558155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270811345" name="Picture"/>
+                          <pic:cNvPr id="1372558155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030535954" name="Picture">
+                  <wp:docPr id="894163460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030535954" name="Picture"/>
+                          <pic:cNvPr id="894163460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556414049" name="Picture">
+                        <wp:docPr id="971538805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556414049" name="Picture"/>
+                                <pic:cNvPr id="971538805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331207282" name="Picture">
+                        <wp:docPr id="2138907378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331207282" name="Picture"/>
+                                <pic:cNvPr id="2138907378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765531458" name="Picture">
+                        <wp:docPr id="924816268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765531458" name="Picture"/>
+                                <pic:cNvPr id="924816268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233506474" name="Picture">
+                        <wp:docPr id="839710983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233506474" name="Picture"/>
+                                <pic:cNvPr id="839710983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1789428609" name="Picture">
+                        <wp:docPr id="1168669295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1789428609" name="Picture"/>
+                                <pic:cNvPr id="1168669295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="283850311" name="Picture">
+                        <wp:docPr id="582745122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="283850311" name="Picture"/>
+                                <pic:cNvPr id="582745122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889690945" name="Picture">
+                        <wp:docPr id="2126485818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889690945" name="Picture"/>
+                                <pic:cNvPr id="2126485818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733275140" name="Picture">
+                        <wp:docPr id="148501169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733275140" name="Picture"/>
+                                <pic:cNvPr id="148501169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891774033" name="Picture">
+                        <wp:docPr id="1785375863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891774033" name="Picture"/>
+                                <pic:cNvPr id="1785375863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802090490" name="Picture">
+                        <wp:docPr id="916656874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802090490" name="Picture"/>
+                                <pic:cNvPr id="916656874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253620982" name="Picture">
+                        <wp:docPr id="393716545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253620982" name="Picture"/>
+                                <pic:cNvPr id="393716545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="361166319" name="Picture">
+                        <wp:docPr id="1657768532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="361166319" name="Picture"/>
+                                <pic:cNvPr id="1657768532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704464085" name="Picture">
+                        <wp:docPr id="477022647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704464085" name="Picture"/>
+                                <pic:cNvPr id="477022647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460697710" name="Picture">
+                        <wp:docPr id="1144429206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460697710" name="Picture"/>
+                                <pic:cNvPr id="1144429206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494502338" name="Picture">
+                        <wp:docPr id="266703198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494502338" name="Picture"/>
+                                <pic:cNvPr id="266703198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383113124" name="Picture">
+                  <wp:docPr id="264150749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383113124" name="Picture"/>
+                          <pic:cNvPr id="264150749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121388014" name="Picture">
+                  <wp:docPr id="1268552546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121388014" name="Picture"/>
+                          <pic:cNvPr id="1268552546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033180539" name="Picture">
+                  <wp:docPr id="255157835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033180539" name="Picture"/>
+                          <pic:cNvPr id="255157835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235672723" name="Picture">
+                  <wp:docPr id="1943046603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235672723" name="Picture"/>
+                          <pic:cNvPr id="1943046603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079689361" name="Picture">
+                  <wp:docPr id="1977447859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079689361" name="Picture"/>
+                          <pic:cNvPr id="1977447859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497076319" name="Picture">
+                  <wp:docPr id="1319462812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497076319" name="Picture"/>
+                          <pic:cNvPr id="1319462812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903172842" name="Picture">
+                        <wp:docPr id="1650438923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903172842" name="Picture"/>
+                                <pic:cNvPr id="1650438923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444092412" name="Picture">
+                  <wp:docPr id="1733011338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444092412" name="Picture"/>
+                          <pic:cNvPr id="1733011338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953625119" name="Picture">
+                  <wp:docPr id="1291141970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953625119" name="Picture"/>
+                          <pic:cNvPr id="1291141970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806482041" name="Picture">
+                  <wp:docPr id="1403876908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806482041" name="Picture"/>
+                          <pic:cNvPr id="1403876908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330103861" name="Picture">
+                  <wp:docPr id="1225632873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330103861" name="Picture"/>
+                          <pic:cNvPr id="1225632873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027115964" name="Picture">
+                  <wp:docPr id="1036784532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027115964" name="Picture"/>
+                          <pic:cNvPr id="1036784532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246963301" name="Picture">
+                  <wp:docPr id="1114973907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246963301" name="Picture"/>
+                          <pic:cNvPr id="1114973907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1013093710" name="Picture">
+                        <wp:docPr id="2050569962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1013093710" name="Picture"/>
+                                <pic:cNvPr id="2050569962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675561938" name="Picture">
+                        <wp:docPr id="478467880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675561938" name="Picture"/>
+                                <pic:cNvPr id="478467880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270823426" name="Picture">
+                  <wp:docPr id="792276020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270823426" name="Picture"/>
+                          <pic:cNvPr id="792276020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038636735" name="Picture">
+                  <wp:docPr id="909953530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038636735" name="Picture"/>
+                          <pic:cNvPr id="909953530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023984213" name="Picture">
+                  <wp:docPr id="177701475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023984213" name="Picture"/>
+                          <pic:cNvPr id="177701475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058534768" name="Picture">
+                  <wp:docPr id="22189818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058534768" name="Picture"/>
+                          <pic:cNvPr id="22189818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656856247" name="Picture">
+                  <wp:docPr id="115423774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656856247" name="Picture"/>
+                          <pic:cNvPr id="115423774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687150576" name="Picture">
+                  <wp:docPr id="132805727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687150576" name="Picture"/>
+                          <pic:cNvPr id="132805727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843230036" name="Picture">
+                        <wp:docPr id="757971432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843230036" name="Picture"/>
+                                <pic:cNvPr id="757971432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840462969" name="Picture">
+                  <wp:docPr id="2033281182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840462969" name="Picture"/>
+                          <pic:cNvPr id="2033281182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880852296" name="Picture">
+                  <wp:docPr id="1429366769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880852296" name="Picture"/>
+                          <pic:cNvPr id="1429366769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046940431" name="Picture">
+                  <wp:docPr id="1263952585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046940431" name="Picture"/>
+                          <pic:cNvPr id="1263952585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117770809" name="Picture">
+                  <wp:docPr id="1868109132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117770809" name="Picture"/>
+                          <pic:cNvPr id="1868109132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429354141" name="Picture">
+                  <wp:docPr id="826430433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429354141" name="Picture"/>
+                          <pic:cNvPr id="826430433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378715217" name="Picture">
+                  <wp:docPr id="910248837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378715217" name="Picture"/>
+                          <pic:cNvPr id="910248837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849871830" name="Picture">
+                        <wp:docPr id="1380276579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849871830" name="Picture"/>
+                                <pic:cNvPr id="1380276579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368288526" name="Picture">
+                  <wp:docPr id="6533584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368288526" name="Picture"/>
+                          <pic:cNvPr id="6533584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731699925" name="Picture">
+                  <wp:docPr id="2014674686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731699925" name="Picture"/>
+                          <pic:cNvPr id="2014674686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201854372" name="Picture">
+                  <wp:docPr id="928005732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201854372" name="Picture"/>
+                          <pic:cNvPr id="928005732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961308760" name="Picture">
+                  <wp:docPr id="48617287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961308760" name="Picture"/>
+                          <pic:cNvPr id="48617287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661740874" name="Picture">
+                  <wp:docPr id="866943286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661740874" name="Picture"/>
+                          <pic:cNvPr id="866943286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929857974" name="Picture">
+                  <wp:docPr id="1892278875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929857974" name="Picture"/>
+                          <pic:cNvPr id="1892278875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014512864" name="Picture">
+                  <wp:docPr id="671820436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014512864" name="Picture"/>
+                          <pic:cNvPr id="671820436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062529919" name="Picture">
+                  <wp:docPr id="285562863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062529919" name="Picture"/>
+                          <pic:cNvPr id="285562863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958128322" name="Picture">
+                  <wp:docPr id="817258733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958128322" name="Picture"/>
+                          <pic:cNvPr id="817258733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>