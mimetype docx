--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260284238" name="Picture">
+                  <wp:docPr id="2122493043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260284238" name="Picture"/>
+                          <pic:cNvPr id="2122493043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676674353" name="Picture">
+                  <wp:docPr id="1104956347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676674353" name="Picture"/>
+                          <pic:cNvPr id="1104956347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127487877" name="Picture">
+                        <wp:docPr id="871297217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127487877" name="Picture"/>
+                                <pic:cNvPr id="871297217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111624905" name="Picture">
+                  <wp:docPr id="1157415354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111624905" name="Picture"/>
+                          <pic:cNvPr id="1157415354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076308490" name="Picture">
+                  <wp:docPr id="712535045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076308490" name="Picture"/>
+                          <pic:cNvPr id="712535045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309313693" name="Picture">
+                  <wp:docPr id="1857414999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309313693" name="Picture"/>
+                          <pic:cNvPr id="1857414999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734125371" name="Picture">
+                  <wp:docPr id="1477915335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734125371" name="Picture"/>
+                          <pic:cNvPr id="1477915335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25577532" name="Picture">
+                  <wp:docPr id="41878676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25577532" name="Picture"/>
+                          <pic:cNvPr id="41878676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011290192" name="Picture">
+                        <wp:docPr id="1564060326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011290192" name="Picture"/>
+                                <pic:cNvPr id="1564060326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736189160" name="Picture">
+                        <wp:docPr id="2146261423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736189160" name="Picture"/>
+                                <pic:cNvPr id="2146261423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013357092" name="Picture">
+                        <wp:docPr id="182252607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013357092" name="Picture"/>
+                                <pic:cNvPr id="182252607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725050044" name="Picture">
+                        <wp:docPr id="1814069344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725050044" name="Picture"/>
+                                <pic:cNvPr id="1814069344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="770470421" name="Picture">
+                        <wp:docPr id="1638581710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="770470421" name="Picture"/>
+                                <pic:cNvPr id="1638581710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837501740" name="Picture">
+                        <wp:docPr id="705629459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837501740" name="Picture"/>
+                                <pic:cNvPr id="705629459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1310070860" name="Picture">
+                        <wp:docPr id="469176235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1310070860" name="Picture"/>
+                                <pic:cNvPr id="469176235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704471663" name="Picture">
+                        <wp:docPr id="1466933948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704471663" name="Picture"/>
+                                <pic:cNvPr id="1466933948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342209918" name="Picture">
+                        <wp:docPr id="1074790685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342209918" name="Picture"/>
+                                <pic:cNvPr id="1074790685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260844242" name="Picture">
+                        <wp:docPr id="1179099673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260844242" name="Picture"/>
+                                <pic:cNvPr id="1179099673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577282034" name="Picture">
+                        <wp:docPr id="575180290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577282034" name="Picture"/>
+                                <pic:cNvPr id="575180290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136314660" name="Picture">
+                        <wp:docPr id="288920218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136314660" name="Picture"/>
+                                <pic:cNvPr id="288920218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010406637" name="Picture">
+                  <wp:docPr id="2041349508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010406637" name="Picture"/>
+                          <pic:cNvPr id="2041349508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007177575" name="Picture">
+                  <wp:docPr id="1911628974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007177575" name="Picture"/>
+                          <pic:cNvPr id="1911628974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766865158" name="Picture">
+                  <wp:docPr id="1483158579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766865158" name="Picture"/>
+                          <pic:cNvPr id="1483158579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92029345" name="Picture">
+                  <wp:docPr id="2042225767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92029345" name="Picture"/>
+                          <pic:cNvPr id="2042225767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322985529" name="Picture">
+                  <wp:docPr id="457557647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322985529" name="Picture"/>
+                          <pic:cNvPr id="457557647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026897439" name="Picture">
+                  <wp:docPr id="1512286852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026897439" name="Picture"/>
+                          <pic:cNvPr id="1512286852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089891517" name="Picture">
+                        <wp:docPr id="1271377881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089891517" name="Picture"/>
+                                <pic:cNvPr id="1271377881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038253729" name="Picture">
+                  <wp:docPr id="187065618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038253729" name="Picture"/>
+                          <pic:cNvPr id="187065618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824000226" name="Picture">
+                  <wp:docPr id="880374090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824000226" name="Picture"/>
+                          <pic:cNvPr id="880374090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534254156" name="Picture">
+                  <wp:docPr id="1119271291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534254156" name="Picture"/>
+                          <pic:cNvPr id="1119271291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253203986" name="Picture">
+                  <wp:docPr id="1422060191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253203986" name="Picture"/>
+                          <pic:cNvPr id="1422060191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747035012" name="Picture">
+                  <wp:docPr id="1020313943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747035012" name="Picture"/>
+                          <pic:cNvPr id="1020313943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553409060" name="Picture">
+                  <wp:docPr id="549156860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553409060" name="Picture"/>
+                          <pic:cNvPr id="549156860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285388339" name="Picture">
+                        <wp:docPr id="185230853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285388339" name="Picture"/>
+                                <pic:cNvPr id="185230853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580480008" name="Picture">
+                  <wp:docPr id="520053984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580480008" name="Picture"/>
+                          <pic:cNvPr id="520053984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440802065" name="Picture">
+                  <wp:docPr id="1644673458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440802065" name="Picture"/>
+                          <pic:cNvPr id="1644673458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609676249" name="Picture">
+                  <wp:docPr id="1430242803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609676249" name="Picture"/>
+                          <pic:cNvPr id="1430242803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813647273" name="Picture">
+                  <wp:docPr id="1273939184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813647273" name="Picture"/>
+                          <pic:cNvPr id="1273939184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255909669" name="Picture">
+                  <wp:docPr id="50624859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255909669" name="Picture"/>
+                          <pic:cNvPr id="50624859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089537110" name="Picture">
+                  <wp:docPr id="788312788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089537110" name="Picture"/>
+                          <pic:cNvPr id="788312788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936084436" name="Picture">
+                        <wp:docPr id="1803636095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936084436" name="Picture"/>
+                                <pic:cNvPr id="1803636095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30307,57 +30307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275185062" name="Picture">
+                  <wp:docPr id="955066732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275185062" name="Picture"/>
+                          <pic:cNvPr id="955066732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30396,57 +30396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109653301" name="Picture">
+                  <wp:docPr id="2010401216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109653301" name="Picture"/>
+                          <pic:cNvPr id="2010401216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31040,57 +31040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014447035" name="Picture">
+                  <wp:docPr id="383719664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014447035" name="Picture"/>
+                          <pic:cNvPr id="383719664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32038,57 +32038,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477055728" name="Picture">
+                  <wp:docPr id="785991608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477055728" name="Picture"/>
+                          <pic:cNvPr id="785991608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32141,57 +32141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775552490" name="Picture">
+                  <wp:docPr id="1763538000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775552490" name="Picture"/>
+                          <pic:cNvPr id="1763538000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33518,57 +33518,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635392712" name="Picture">
+                  <wp:docPr id="163160383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635392712" name="Picture"/>
+                          <pic:cNvPr id="163160383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10819972" name="Picture">
+                        <wp:docPr id="1279273287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10819972" name="Picture"/>
+                                <pic:cNvPr id="1279273287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35882,57 +35882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597198922" name="Picture">
+                  <wp:docPr id="146069929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597198922" name="Picture"/>
+                          <pic:cNvPr id="146069929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35953,57 +35953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823189240" name="Picture">
+                  <wp:docPr id="616663688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823189240" name="Picture"/>
+                          <pic:cNvPr id="616663688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36367,57 +36367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480629172" name="Picture">
+                  <wp:docPr id="948715749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480629172" name="Picture"/>
+                          <pic:cNvPr id="948715749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>