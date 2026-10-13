--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678543041" name="Picture">
+                  <wp:docPr id="2052867777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678543041" name="Picture"/>
+                          <pic:cNvPr id="2052867777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948320805" name="Picture">
+                  <wp:docPr id="310095623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948320805" name="Picture"/>
+                          <pic:cNvPr id="310095623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937418494" name="Picture">
+                        <wp:docPr id="827668901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937418494" name="Picture"/>
+                                <pic:cNvPr id="827668901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801094159" name="Picture">
+                  <wp:docPr id="380200675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801094159" name="Picture"/>
+                          <pic:cNvPr id="380200675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561199949" name="Picture">
+                  <wp:docPr id="829979932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561199949" name="Picture"/>
+                          <pic:cNvPr id="829979932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748251863" name="Picture">
+                  <wp:docPr id="32482016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748251863" name="Picture"/>
+                          <pic:cNvPr id="32482016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069436465" name="Picture">
+                  <wp:docPr id="1299120689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069436465" name="Picture"/>
+                          <pic:cNvPr id="1299120689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108238514" name="Picture">
+                  <wp:docPr id="1001598860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108238514" name="Picture"/>
+                          <pic:cNvPr id="1001598860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833239590" name="Picture">
+                        <wp:docPr id="1378545777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833239590" name="Picture"/>
+                                <pic:cNvPr id="1378545777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1468034258" name="Picture">
+                        <wp:docPr id="942955530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1468034258" name="Picture"/>
+                                <pic:cNvPr id="942955530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="514892345" name="Picture">
+                        <wp:docPr id="555528936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="514892345" name="Picture"/>
+                                <pic:cNvPr id="555528936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079552725" name="Picture">
+                        <wp:docPr id="342258273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079552725" name="Picture"/>
+                                <pic:cNvPr id="342258273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="578699713" name="Picture">
+                        <wp:docPr id="637556398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="578699713" name="Picture"/>
+                                <pic:cNvPr id="637556398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34863851" name="Picture">
+                        <wp:docPr id="1213324540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34863851" name="Picture"/>
+                                <pic:cNvPr id="1213324540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725082584" name="Picture">
+                        <wp:docPr id="107951696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725082584" name="Picture"/>
+                                <pic:cNvPr id="107951696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033421067" name="Picture">
+                        <wp:docPr id="626557591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033421067" name="Picture"/>
+                                <pic:cNvPr id="626557591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906693015" name="Picture">
+                        <wp:docPr id="1518935084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906693015" name="Picture"/>
+                                <pic:cNvPr id="1518935084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298238214" name="Picture">
+                        <wp:docPr id="63877175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298238214" name="Picture"/>
+                                <pic:cNvPr id="63877175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832271026" name="Picture">
+                        <wp:docPr id="1360653357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832271026" name="Picture"/>
+                                <pic:cNvPr id="1360653357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089176073" name="Picture">
+                        <wp:docPr id="701770835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089176073" name="Picture"/>
+                                <pic:cNvPr id="701770835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337100458" name="Picture">
+                        <wp:docPr id="16871435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337100458" name="Picture"/>
+                                <pic:cNvPr id="16871435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714465039" name="Picture">
+                        <wp:docPr id="1945713891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714465039" name="Picture"/>
+                                <pic:cNvPr id="1945713891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939583144" name="Picture">
+                        <wp:docPr id="910274974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939583144" name="Picture"/>
+                                <pic:cNvPr id="910274974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523362717" name="Picture">
+                  <wp:docPr id="441341387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523362717" name="Picture"/>
+                          <pic:cNvPr id="441341387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919329616" name="Picture">
+                  <wp:docPr id="1082755727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919329616" name="Picture"/>
+                          <pic:cNvPr id="1082755727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554557203" name="Picture">
+                  <wp:docPr id="156557961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554557203" name="Picture"/>
+                          <pic:cNvPr id="156557961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653840675" name="Picture">
+                  <wp:docPr id="549706752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653840675" name="Picture"/>
+                          <pic:cNvPr id="549706752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129432130" name="Picture">
+                  <wp:docPr id="53586317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129432130" name="Picture"/>
+                          <pic:cNvPr id="53586317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121931516" name="Picture">
+                  <wp:docPr id="2056829632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121931516" name="Picture"/>
+                          <pic:cNvPr id="2056829632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945102596" name="Picture">
+                        <wp:docPr id="2010187734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945102596" name="Picture"/>
+                                <pic:cNvPr id="2010187734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967156915" name="Picture">
+                        <wp:docPr id="1556668020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967156915" name="Picture"/>
+                                <pic:cNvPr id="1556668020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404595380" name="Picture">
+                  <wp:docPr id="2057517292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404595380" name="Picture"/>
+                          <pic:cNvPr id="2057517292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343767557" name="Picture">
+                  <wp:docPr id="2131784250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343767557" name="Picture"/>
+                          <pic:cNvPr id="2131784250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141695113" name="Picture">
+                  <wp:docPr id="1697720530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141695113" name="Picture"/>
+                          <pic:cNvPr id="1697720530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89359074" name="Picture">
+                  <wp:docPr id="72055113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89359074" name="Picture"/>
+                          <pic:cNvPr id="72055113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755164027" name="Picture">
+                  <wp:docPr id="542820574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755164027" name="Picture"/>
+                          <pic:cNvPr id="542820574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851970452" name="Picture">
+                  <wp:docPr id="1414976065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851970452" name="Picture"/>
+                          <pic:cNvPr id="1414976065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2065606050" name="Picture">
+                        <wp:docPr id="1207373351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2065606050" name="Picture"/>
+                                <pic:cNvPr id="1207373351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60307238" name="Picture">
+                  <wp:docPr id="634456130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60307238" name="Picture"/>
+                          <pic:cNvPr id="634456130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260379258" name="Picture">
+                  <wp:docPr id="1879318839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260379258" name="Picture"/>
+                          <pic:cNvPr id="1879318839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518667557" name="Picture">
+                  <wp:docPr id="955148854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518667557" name="Picture"/>
+                          <pic:cNvPr id="955148854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407126556" name="Picture">
+                  <wp:docPr id="151443660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407126556" name="Picture"/>
+                          <pic:cNvPr id="151443660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513321982" name="Picture">
+                  <wp:docPr id="1106467435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513321982" name="Picture"/>
+                          <pic:cNvPr id="1106467435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051290481" name="Picture">
+                  <wp:docPr id="901404047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051290481" name="Picture"/>
+                          <pic:cNvPr id="901404047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679595087" name="Picture">
+                        <wp:docPr id="1457385781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679595087" name="Picture"/>
+                                <pic:cNvPr id="1457385781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569118413" name="Picture">
+                  <wp:docPr id="825020492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569118413" name="Picture"/>
+                          <pic:cNvPr id="825020492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402202260" name="Picture">
+                  <wp:docPr id="1409443009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402202260" name="Picture"/>
+                          <pic:cNvPr id="1409443009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154744823" name="Picture">
+                  <wp:docPr id="1031057944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154744823" name="Picture"/>
+                          <pic:cNvPr id="1031057944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402289259" name="Picture">
+                  <wp:docPr id="1172952739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402289259" name="Picture"/>
+                          <pic:cNvPr id="1172952739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521536634" name="Picture">
+                  <wp:docPr id="1875713022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521536634" name="Picture"/>
+                          <pic:cNvPr id="1875713022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293776739" name="Picture">
+                  <wp:docPr id="811015129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293776739" name="Picture"/>
+                          <pic:cNvPr id="811015129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18593876" name="Picture">
+                        <wp:docPr id="1396103286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18593876" name="Picture"/>
+                                <pic:cNvPr id="1396103286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614505347" name="Picture">
+                  <wp:docPr id="547292319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614505347" name="Picture"/>
+                          <pic:cNvPr id="547292319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010739400" name="Picture">
+                  <wp:docPr id="1167039890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010739400" name="Picture"/>
+                          <pic:cNvPr id="1167039890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241139714" name="Picture">
+                  <wp:docPr id="580889185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241139714" name="Picture"/>
+                          <pic:cNvPr id="580889185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618012911" name="Picture">
+                  <wp:docPr id="309236284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618012911" name="Picture"/>
+                          <pic:cNvPr id="309236284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514342123" name="Picture">
+                  <wp:docPr id="2019924227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514342123" name="Picture"/>
+                          <pic:cNvPr id="2019924227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663654114" name="Picture">
+                  <wp:docPr id="1311321992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663654114" name="Picture"/>
+                          <pic:cNvPr id="1311321992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536574301" name="Picture">
+                  <wp:docPr id="626692360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536574301" name="Picture"/>
+                          <pic:cNvPr id="626692360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011583195" name="Picture">
+                  <wp:docPr id="800765931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011583195" name="Picture"/>
+                          <pic:cNvPr id="800765931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538261086" name="Picture">
+                  <wp:docPr id="865429655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538261086" name="Picture"/>
+                          <pic:cNvPr id="865429655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>