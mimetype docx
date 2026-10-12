--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881190838" name="Picture">
+                  <wp:docPr id="950848541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881190838" name="Picture"/>
+                          <pic:cNvPr id="950848541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798174957" name="Picture">
+                  <wp:docPr id="2092746057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798174957" name="Picture"/>
+                          <pic:cNvPr id="2092746057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996993445" name="Picture">
+                        <wp:docPr id="157701134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996993445" name="Picture"/>
+                                <pic:cNvPr id="157701134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185475111" name="Picture">
+                  <wp:docPr id="379308370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185475111" name="Picture"/>
+                          <pic:cNvPr id="379308370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108970359" name="Picture">
+                  <wp:docPr id="207353158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108970359" name="Picture"/>
+                          <pic:cNvPr id="207353158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462329114" name="Picture">
+                  <wp:docPr id="1330390234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462329114" name="Picture"/>
+                          <pic:cNvPr id="1330390234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785646756" name="Picture">
+                  <wp:docPr id="891750621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785646756" name="Picture"/>
+                          <pic:cNvPr id="891750621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663059554" name="Picture">
+                  <wp:docPr id="2117009544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663059554" name="Picture"/>
+                          <pic:cNvPr id="2117009544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919176465" name="Picture">
+                        <wp:docPr id="1069565208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919176465" name="Picture"/>
+                                <pic:cNvPr id="1069565208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445083547" name="Picture">
+                        <wp:docPr id="1829799984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445083547" name="Picture"/>
+                                <pic:cNvPr id="1829799984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834071582" name="Picture">
+                        <wp:docPr id="1987828281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834071582" name="Picture"/>
+                                <pic:cNvPr id="1987828281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107373954" name="Picture">
+                        <wp:docPr id="1302814479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107373954" name="Picture"/>
+                                <pic:cNvPr id="1302814479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823395112" name="Picture">
+                        <wp:docPr id="1254295980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823395112" name="Picture"/>
+                                <pic:cNvPr id="1254295980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111060178" name="Picture">
+                        <wp:docPr id="1280335724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111060178" name="Picture"/>
+                                <pic:cNvPr id="1280335724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483044104" name="Picture">
+                        <wp:docPr id="155374601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483044104" name="Picture"/>
+                                <pic:cNvPr id="155374601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387930025" name="Picture">
+                        <wp:docPr id="2095267718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387930025" name="Picture"/>
+                                <pic:cNvPr id="2095267718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445600206" name="Picture">
+                        <wp:docPr id="1774798863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445600206" name="Picture"/>
+                                <pic:cNvPr id="1774798863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507819562" name="Picture">
+                        <wp:docPr id="2124315041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507819562" name="Picture"/>
+                                <pic:cNvPr id="2124315041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897889047" name="Picture">
+                        <wp:docPr id="376302230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897889047" name="Picture"/>
+                                <pic:cNvPr id="376302230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921523887" name="Picture">
+                        <wp:docPr id="1286181057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921523887" name="Picture"/>
+                                <pic:cNvPr id="1286181057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973223446" name="Picture">
+                        <wp:docPr id="1700299058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973223446" name="Picture"/>
+                                <pic:cNvPr id="1700299058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939565222" name="Picture">
+                        <wp:docPr id="1931385199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939565222" name="Picture"/>
+                                <pic:cNvPr id="1931385199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729711533" name="Picture">
+                        <wp:docPr id="280176855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729711533" name="Picture"/>
+                                <pic:cNvPr id="280176855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376898541" name="Picture">
+                  <wp:docPr id="1151594068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376898541" name="Picture"/>
+                          <pic:cNvPr id="1151594068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708708061" name="Picture">
+                  <wp:docPr id="1094692088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708708061" name="Picture"/>
+                          <pic:cNvPr id="1094692088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538991631" name="Picture">
+                  <wp:docPr id="1494891741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538991631" name="Picture"/>
+                          <pic:cNvPr id="1494891741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477641761" name="Picture">
+                  <wp:docPr id="1238712864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477641761" name="Picture"/>
+                          <pic:cNvPr id="1238712864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644632171" name="Picture">
+                  <wp:docPr id="668574026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644632171" name="Picture"/>
+                          <pic:cNvPr id="668574026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653043218" name="Picture">
+                  <wp:docPr id="454001166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653043218" name="Picture"/>
+                          <pic:cNvPr id="454001166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619485080" name="Picture">
+                        <wp:docPr id="442953123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619485080" name="Picture"/>
+                                <pic:cNvPr id="442953123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178299133" name="Picture">
+                  <wp:docPr id="976745470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178299133" name="Picture"/>
+                          <pic:cNvPr id="976745470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694657513" name="Picture">
+                  <wp:docPr id="265137950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694657513" name="Picture"/>
+                          <pic:cNvPr id="265137950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777836810" name="Picture">
+                  <wp:docPr id="577458353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777836810" name="Picture"/>
+                          <pic:cNvPr id="577458353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727754986" name="Picture">
+                  <wp:docPr id="1432063043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727754986" name="Picture"/>
+                          <pic:cNvPr id="1432063043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96807105" name="Picture">
+                  <wp:docPr id="1324665642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96807105" name="Picture"/>
+                          <pic:cNvPr id="1324665642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039733366" name="Picture">
+                  <wp:docPr id="1791649305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039733366" name="Picture"/>
+                          <pic:cNvPr id="1791649305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595955656" name="Picture">
+                        <wp:docPr id="1590746185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595955656" name="Picture"/>
+                                <pic:cNvPr id="1590746185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2147113722" name="Picture">
+                        <wp:docPr id="826821131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2147113722" name="Picture"/>
+                                <pic:cNvPr id="826821131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616382955" name="Picture">
+                  <wp:docPr id="777363193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616382955" name="Picture"/>
+                          <pic:cNvPr id="777363193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352397356" name="Picture">
+                  <wp:docPr id="316754080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352397356" name="Picture"/>
+                          <pic:cNvPr id="316754080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213582527" name="Picture">
+                  <wp:docPr id="97331567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213582527" name="Picture"/>
+                          <pic:cNvPr id="97331567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995289790" name="Picture">
+                  <wp:docPr id="198675125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995289790" name="Picture"/>
+                          <pic:cNvPr id="198675125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111416060" name="Picture">
+                  <wp:docPr id="2055869534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111416060" name="Picture"/>
+                          <pic:cNvPr id="2055869534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082113151" name="Picture">
+                  <wp:docPr id="944360256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082113151" name="Picture"/>
+                          <pic:cNvPr id="944360256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154755337" name="Picture">
+                  <wp:docPr id="2115787659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154755337" name="Picture"/>
+                          <pic:cNvPr id="2115787659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817539730" name="Picture">
+                  <wp:docPr id="142187715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817539730" name="Picture"/>
+                          <pic:cNvPr id="142187715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32912975" name="Picture">
+                  <wp:docPr id="1115675047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32912975" name="Picture"/>
+                          <pic:cNvPr id="1115675047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542752832" name="Picture">
+                  <wp:docPr id="2054953794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542752832" name="Picture"/>
+                          <pic:cNvPr id="2054953794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252486868" name="Picture">
+                  <wp:docPr id="1961014681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252486868" name="Picture"/>
+                          <pic:cNvPr id="1961014681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300680833" name="Picture">
+                  <wp:docPr id="1569893996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300680833" name="Picture"/>
+                          <pic:cNvPr id="1569893996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097222667" name="Picture">
+                        <wp:docPr id="1348200215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097222667" name="Picture"/>
+                                <pic:cNvPr id="1348200215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975145086" name="Picture">
+                  <wp:docPr id="410178238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975145086" name="Picture"/>
+                          <pic:cNvPr id="410178238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712382755" name="Picture">
+                  <wp:docPr id="1219402700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712382755" name="Picture"/>
+                          <pic:cNvPr id="1219402700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431136474" name="Picture">
+                  <wp:docPr id="375595645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431136474" name="Picture"/>
+                          <pic:cNvPr id="375595645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551378261" name="Picture">
+                  <wp:docPr id="1172067562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551378261" name="Picture"/>
+                          <pic:cNvPr id="1172067562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078861903" name="Picture">
+                  <wp:docPr id="381297579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078861903" name="Picture"/>
+                          <pic:cNvPr id="381297579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932992897" name="Picture">
+                  <wp:docPr id="883028184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932992897" name="Picture"/>
+                          <pic:cNvPr id="883028184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861069174" name="Picture">
+                        <wp:docPr id="1310402349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861069174" name="Picture"/>
+                                <pic:cNvPr id="1310402349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496099936" name="Picture">
+                  <wp:docPr id="1868545769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496099936" name="Picture"/>
+                          <pic:cNvPr id="1868545769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370954226" name="Picture">
+                  <wp:docPr id="1644114227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370954226" name="Picture"/>
+                          <pic:cNvPr id="1644114227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870154614" name="Picture">
+                  <wp:docPr id="1405183908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870154614" name="Picture"/>
+                          <pic:cNvPr id="1405183908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703002362" name="Picture">
+                  <wp:docPr id="558840950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703002362" name="Picture"/>
+                          <pic:cNvPr id="558840950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576095723" name="Picture">
+                  <wp:docPr id="958527429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576095723" name="Picture"/>
+                          <pic:cNvPr id="958527429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49849106" name="Picture">
+                  <wp:docPr id="1627740930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49849106" name="Picture"/>
+                          <pic:cNvPr id="1627740930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>