--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880625547" name="Picture">
+                  <wp:docPr id="1868842654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880625547" name="Picture"/>
+                          <pic:cNvPr id="1868842654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406044191" name="Picture">
+                  <wp:docPr id="1551789270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406044191" name="Picture"/>
+                          <pic:cNvPr id="1551789270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645013993" name="Picture">
+                        <wp:docPr id="1530586595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645013993" name="Picture"/>
+                                <pic:cNvPr id="1530586595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451846765" name="Picture">
+                  <wp:docPr id="1018476358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451846765" name="Picture"/>
+                          <pic:cNvPr id="1018476358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95651588" name="Picture">
+                  <wp:docPr id="1014659079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95651588" name="Picture"/>
+                          <pic:cNvPr id="1014659079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429198454" name="Picture">
+                  <wp:docPr id="1255302456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429198454" name="Picture"/>
+                          <pic:cNvPr id="1255302456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897812156" name="Picture">
+                  <wp:docPr id="809535682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897812156" name="Picture"/>
+                          <pic:cNvPr id="809535682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570257347" name="Picture">
+                  <wp:docPr id="2112073964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570257347" name="Picture"/>
+                          <pic:cNvPr id="2112073964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922730974" name="Picture">
+                        <wp:docPr id="952209713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922730974" name="Picture"/>
+                                <pic:cNvPr id="952209713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166104376" name="Picture">
+                        <wp:docPr id="2036406478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166104376" name="Picture"/>
+                                <pic:cNvPr id="2036406478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224075613" name="Picture">
+                        <wp:docPr id="637457588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224075613" name="Picture"/>
+                                <pic:cNvPr id="637457588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000157155" name="Picture">
+                        <wp:docPr id="418985003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000157155" name="Picture"/>
+                                <pic:cNvPr id="418985003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130089090" name="Picture">
+                        <wp:docPr id="151376730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130089090" name="Picture"/>
+                                <pic:cNvPr id="151376730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842767371" name="Picture">
+                        <wp:docPr id="1099524604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842767371" name="Picture"/>
+                                <pic:cNvPr id="1099524604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281925949" name="Picture">
+                        <wp:docPr id="226871492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281925949" name="Picture"/>
+                                <pic:cNvPr id="226871492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87251742" name="Picture">
+                        <wp:docPr id="757002709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87251742" name="Picture"/>
+                                <pic:cNvPr id="757002709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125977787" name="Picture">
+                        <wp:docPr id="1132913548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125977787" name="Picture"/>
+                                <pic:cNvPr id="1132913548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443754845" name="Picture">
+                        <wp:docPr id="1167088473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443754845" name="Picture"/>
+                                <pic:cNvPr id="1167088473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544897038" name="Picture">
+                        <wp:docPr id="693703412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544897038" name="Picture"/>
+                                <pic:cNvPr id="693703412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049648047" name="Picture">
+                        <wp:docPr id="694922646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049648047" name="Picture"/>
+                                <pic:cNvPr id="694922646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697562561" name="Picture">
+                  <wp:docPr id="335167626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697562561" name="Picture"/>
+                          <pic:cNvPr id="335167626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773147003" name="Picture">
+                  <wp:docPr id="148402351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773147003" name="Picture"/>
+                          <pic:cNvPr id="148402351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725656229" name="Picture">
+                  <wp:docPr id="479228655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725656229" name="Picture"/>
+                          <pic:cNvPr id="479228655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402865839" name="Picture">
+                  <wp:docPr id="103905501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402865839" name="Picture"/>
+                          <pic:cNvPr id="103905501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740829587" name="Picture">
+                  <wp:docPr id="676610495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740829587" name="Picture"/>
+                          <pic:cNvPr id="676610495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774418418" name="Picture">
+                  <wp:docPr id="247776855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774418418" name="Picture"/>
+                          <pic:cNvPr id="247776855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="307510879" name="Picture">
+                        <wp:docPr id="549544939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="307510879" name="Picture"/>
+                                <pic:cNvPr id="549544939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394038994" name="Picture">
+                  <wp:docPr id="2087766559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394038994" name="Picture"/>
+                          <pic:cNvPr id="2087766559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573141099" name="Picture">
+                  <wp:docPr id="2041246348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573141099" name="Picture"/>
+                          <pic:cNvPr id="2041246348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850818890" name="Picture">
+                  <wp:docPr id="1381963881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850818890" name="Picture"/>
+                          <pic:cNvPr id="1381963881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698952927" name="Picture">
+                  <wp:docPr id="985897638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698952927" name="Picture"/>
+                          <pic:cNvPr id="985897638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615110541" name="Picture">
+                  <wp:docPr id="961158206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615110541" name="Picture"/>
+                          <pic:cNvPr id="961158206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87632426" name="Picture">
+                  <wp:docPr id="2084563063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87632426" name="Picture"/>
+                          <pic:cNvPr id="2084563063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634156950" name="Picture">
+                        <wp:docPr id="426052147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634156950" name="Picture"/>
+                                <pic:cNvPr id="426052147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387567061" name="Picture">
+                        <wp:docPr id="38923248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387567061" name="Picture"/>
+                                <pic:cNvPr id="38923248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344079058" name="Picture">
+                  <wp:docPr id="861162779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344079058" name="Picture"/>
+                          <pic:cNvPr id="861162779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037405792" name="Picture">
+                  <wp:docPr id="1922849304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037405792" name="Picture"/>
+                          <pic:cNvPr id="1922849304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227122561" name="Picture">
+                  <wp:docPr id="1834333683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227122561" name="Picture"/>
+                          <pic:cNvPr id="1834333683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304416435" name="Picture">
+                  <wp:docPr id="2012420653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304416435" name="Picture"/>
+                          <pic:cNvPr id="2012420653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677174159" name="Picture">
+                  <wp:docPr id="1267929123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677174159" name="Picture"/>
+                          <pic:cNvPr id="1267929123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534031785" name="Picture">
+                  <wp:docPr id="436575448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534031785" name="Picture"/>
+                          <pic:cNvPr id="436575448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="485804445" name="Picture">
+                        <wp:docPr id="286399163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="485804445" name="Picture"/>
+                                <pic:cNvPr id="286399163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645367375" name="Picture">
+                  <wp:docPr id="667399965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645367375" name="Picture"/>
+                          <pic:cNvPr id="667399965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595822235" name="Picture">
+                  <wp:docPr id="1254348619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595822235" name="Picture"/>
+                          <pic:cNvPr id="1254348619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496220162" name="Picture">
+                  <wp:docPr id="1961133180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496220162" name="Picture"/>
+                          <pic:cNvPr id="1961133180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750443469" name="Picture">
+                  <wp:docPr id="180550295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750443469" name="Picture"/>
+                          <pic:cNvPr id="180550295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051309268" name="Picture">
+                  <wp:docPr id="897964986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051309268" name="Picture"/>
+                          <pic:cNvPr id="897964986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144207382" name="Picture">
+                  <wp:docPr id="1253406342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144207382" name="Picture"/>
+                          <pic:cNvPr id="1253406342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306701770" name="Picture">
+                        <wp:docPr id="1855953236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306701770" name="Picture"/>
+                                <pic:cNvPr id="1855953236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273468904" name="Picture">
+                  <wp:docPr id="268424007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273468904" name="Picture"/>
+                          <pic:cNvPr id="268424007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336934375" name="Picture">
+                  <wp:docPr id="1871377389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336934375" name="Picture"/>
+                          <pic:cNvPr id="1871377389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119802315" name="Picture">
+                  <wp:docPr id="914765042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119802315" name="Picture"/>
+                          <pic:cNvPr id="914765042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>