--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459914400" name="Picture">
+                  <wp:docPr id="2048560572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459914400" name="Picture"/>
+                          <pic:cNvPr id="2048560572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272345303" name="Picture">
+                  <wp:docPr id="1501996156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272345303" name="Picture"/>
+                          <pic:cNvPr id="1501996156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145953526" name="Picture">
+                        <wp:docPr id="1736491196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145953526" name="Picture"/>
+                                <pic:cNvPr id="1736491196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114589356" name="Picture">
+                  <wp:docPr id="744977120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114589356" name="Picture"/>
+                          <pic:cNvPr id="744977120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827696896" name="Picture">
+                  <wp:docPr id="1618379332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827696896" name="Picture"/>
+                          <pic:cNvPr id="1618379332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277940370" name="Picture">
+                  <wp:docPr id="1648652954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277940370" name="Picture"/>
+                          <pic:cNvPr id="1648652954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601448281" name="Picture">
+                  <wp:docPr id="1410772076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601448281" name="Picture"/>
+                          <pic:cNvPr id="1410772076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282798554" name="Picture">
+                  <wp:docPr id="245818353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282798554" name="Picture"/>
+                          <pic:cNvPr id="245818353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89512171" name="Picture">
+                        <wp:docPr id="572596848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89512171" name="Picture"/>
+                                <pic:cNvPr id="572596848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005453238" name="Picture">
+                        <wp:docPr id="686219806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005453238" name="Picture"/>
+                                <pic:cNvPr id="686219806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134411209" name="Picture">
+                        <wp:docPr id="526823391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134411209" name="Picture"/>
+                                <pic:cNvPr id="526823391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670445680" name="Picture">
+                        <wp:docPr id="1509150192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670445680" name="Picture"/>
+                                <pic:cNvPr id="1509150192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164672376" name="Picture">
+                        <wp:docPr id="1115199664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164672376" name="Picture"/>
+                                <pic:cNvPr id="1115199664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1491280595" name="Picture">
+                        <wp:docPr id="1556718979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1491280595" name="Picture"/>
+                                <pic:cNvPr id="1556718979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345437596" name="Picture">
+                        <wp:docPr id="5145701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345437596" name="Picture"/>
+                                <pic:cNvPr id="5145701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254495971" name="Picture">
+                        <wp:docPr id="1027236424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254495971" name="Picture"/>
+                                <pic:cNvPr id="1027236424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390478801" name="Picture">
+                        <wp:docPr id="706068253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390478801" name="Picture"/>
+                                <pic:cNvPr id="706068253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921257766" name="Picture">
+                        <wp:docPr id="2132677080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921257766" name="Picture"/>
+                                <pic:cNvPr id="2132677080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156679143" name="Picture">
+                        <wp:docPr id="414402230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156679143" name="Picture"/>
+                                <pic:cNvPr id="414402230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530619178" name="Picture">
+                        <wp:docPr id="277475574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530619178" name="Picture"/>
+                                <pic:cNvPr id="277475574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103060522" name="Picture">
+                        <wp:docPr id="406905433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103060522" name="Picture"/>
+                                <pic:cNvPr id="406905433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200537490" name="Picture">
+                        <wp:docPr id="1188234472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200537490" name="Picture"/>
+                                <pic:cNvPr id="1188234472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743987379" name="Picture">
+                        <wp:docPr id="316972712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743987379" name="Picture"/>
+                                <pic:cNvPr id="316972712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053443557" name="Picture">
+                  <wp:docPr id="315854564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053443557" name="Picture"/>
+                          <pic:cNvPr id="315854564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037898207" name="Picture">
+                  <wp:docPr id="827981421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037898207" name="Picture"/>
+                          <pic:cNvPr id="827981421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607553860" name="Picture">
+                  <wp:docPr id="718863841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607553860" name="Picture"/>
+                          <pic:cNvPr id="718863841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902106567" name="Picture">
+                  <wp:docPr id="2025310124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902106567" name="Picture"/>
+                          <pic:cNvPr id="2025310124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960077830" name="Picture">
+                  <wp:docPr id="1965017360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960077830" name="Picture"/>
+                          <pic:cNvPr id="1965017360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290337677" name="Picture">
+                  <wp:docPr id="83247504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290337677" name="Picture"/>
+                          <pic:cNvPr id="83247504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322576376" name="Picture">
+                        <wp:docPr id="645255463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322576376" name="Picture"/>
+                                <pic:cNvPr id="645255463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684818813" name="Picture">
+                  <wp:docPr id="1910086904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684818813" name="Picture"/>
+                          <pic:cNvPr id="1910086904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487553289" name="Picture">
+                  <wp:docPr id="1445960116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487553289" name="Picture"/>
+                          <pic:cNvPr id="1445960116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577672847" name="Picture">
+                  <wp:docPr id="1583060671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577672847" name="Picture"/>
+                          <pic:cNvPr id="1583060671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141384043" name="Picture">
+                  <wp:docPr id="1614378843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141384043" name="Picture"/>
+                          <pic:cNvPr id="1614378843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155963973" name="Picture">
+                  <wp:docPr id="1237476118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155963973" name="Picture"/>
+                          <pic:cNvPr id="1237476118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178156733" name="Picture">
+                  <wp:docPr id="907554125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178156733" name="Picture"/>
+                          <pic:cNvPr id="907554125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945061289" name="Picture">
+                        <wp:docPr id="679140073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945061289" name="Picture"/>
+                                <pic:cNvPr id="679140073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88894265" name="Picture">
+                        <wp:docPr id="1231364997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88894265" name="Picture"/>
+                                <pic:cNvPr id="1231364997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211269174" name="Picture">
+                  <wp:docPr id="926291410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211269174" name="Picture"/>
+                          <pic:cNvPr id="926291410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974827510" name="Picture">
+                  <wp:docPr id="884403341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974827510" name="Picture"/>
+                          <pic:cNvPr id="884403341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080809400" name="Picture">
+                  <wp:docPr id="247159328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080809400" name="Picture"/>
+                          <pic:cNvPr id="247159328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66664332" name="Picture">
+                  <wp:docPr id="1094992033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66664332" name="Picture"/>
+                          <pic:cNvPr id="1094992033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907049636" name="Picture">
+                  <wp:docPr id="1690566662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907049636" name="Picture"/>
+                          <pic:cNvPr id="1690566662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021248836" name="Picture">
+                  <wp:docPr id="318818588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021248836" name="Picture"/>
+                          <pic:cNvPr id="318818588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848464687" name="Picture">
+                        <wp:docPr id="1840004673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848464687" name="Picture"/>
+                                <pic:cNvPr id="1840004673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486398529" name="Picture">
+                  <wp:docPr id="2020688577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486398529" name="Picture"/>
+                          <pic:cNvPr id="2020688577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609247760" name="Picture">
+                  <wp:docPr id="777865466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609247760" name="Picture"/>
+                          <pic:cNvPr id="777865466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808566800" name="Picture">
+                  <wp:docPr id="414898436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808566800" name="Picture"/>
+                          <pic:cNvPr id="414898436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786578875" name="Picture">
+                  <wp:docPr id="1035335683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786578875" name="Picture"/>
+                          <pic:cNvPr id="1035335683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912249072" name="Picture">
+                  <wp:docPr id="499312116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912249072" name="Picture"/>
+                          <pic:cNvPr id="499312116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848184035" name="Picture">
+                  <wp:docPr id="195081512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848184035" name="Picture"/>
+                          <pic:cNvPr id="195081512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422503490" name="Picture">
+                        <wp:docPr id="1621452042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422503490" name="Picture"/>
+                                <pic:cNvPr id="1621452042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336623458" name="Picture">
+                  <wp:docPr id="1847760323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336623458" name="Picture"/>
+                          <pic:cNvPr id="1847760323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807946763" name="Picture">
+                  <wp:docPr id="1471925390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807946763" name="Picture"/>
+                          <pic:cNvPr id="1471925390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400848512" name="Picture">
+                  <wp:docPr id="736608575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400848512" name="Picture"/>
+                          <pic:cNvPr id="736608575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650679520" name="Picture">
+                  <wp:docPr id="1834191383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650679520" name="Picture"/>
+                          <pic:cNvPr id="1834191383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999968880" name="Picture">
+                  <wp:docPr id="121056939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999968880" name="Picture"/>
+                          <pic:cNvPr id="121056939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402846596" name="Picture">
+                  <wp:docPr id="1859167465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402846596" name="Picture"/>
+                          <pic:cNvPr id="1859167465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903311140" name="Picture">
+                  <wp:docPr id="1353485806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903311140" name="Picture"/>
+                          <pic:cNvPr id="1353485806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102681042" name="Picture">
+                  <wp:docPr id="239888092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102681042" name="Picture"/>
+                          <pic:cNvPr id="239888092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081345184" name="Picture">
+                  <wp:docPr id="1303771664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081345184" name="Picture"/>
+                          <pic:cNvPr id="1303771664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>