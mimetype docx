--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097078147" name="Picture">
+                  <wp:docPr id="551822247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097078147" name="Picture"/>
+                          <pic:cNvPr id="551822247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548149731" name="Picture">
+                  <wp:docPr id="1031603722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548149731" name="Picture"/>
+                          <pic:cNvPr id="1031603722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659131822" name="Picture">
+                        <wp:docPr id="316446016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659131822" name="Picture"/>
+                                <pic:cNvPr id="316446016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337203986" name="Picture">
+                  <wp:docPr id="487608355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337203986" name="Picture"/>
+                          <pic:cNvPr id="487608355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101608860" name="Picture">
+                  <wp:docPr id="174333645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101608860" name="Picture"/>
+                          <pic:cNvPr id="174333645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133917771" name="Picture">
+                  <wp:docPr id="759031869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133917771" name="Picture"/>
+                          <pic:cNvPr id="759031869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106424955" name="Picture">
+                  <wp:docPr id="31504424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106424955" name="Picture"/>
+                          <pic:cNvPr id="31504424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763428349" name="Picture">
+                  <wp:docPr id="1372096461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763428349" name="Picture"/>
+                          <pic:cNvPr id="1372096461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089893327" name="Picture">
+                        <wp:docPr id="1555480765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089893327" name="Picture"/>
+                                <pic:cNvPr id="1555480765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929023263" name="Picture">
+                        <wp:docPr id="933928424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929023263" name="Picture"/>
+                                <pic:cNvPr id="933928424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494321783" name="Picture">
+                        <wp:docPr id="1478868741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494321783" name="Picture"/>
+                                <pic:cNvPr id="1478868741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082018802" name="Picture">
+                        <wp:docPr id="1363266080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082018802" name="Picture"/>
+                                <pic:cNvPr id="1363266080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690366860" name="Picture">
+                        <wp:docPr id="1888110874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690366860" name="Picture"/>
+                                <pic:cNvPr id="1888110874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826518108" name="Picture">
+                        <wp:docPr id="183620364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826518108" name="Picture"/>
+                                <pic:cNvPr id="183620364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330956426" name="Picture">
+                        <wp:docPr id="1863479214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330956426" name="Picture"/>
+                                <pic:cNvPr id="1863479214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655826213" name="Picture">
+                        <wp:docPr id="567237760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655826213" name="Picture"/>
+                                <pic:cNvPr id="567237760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358604798" name="Picture">
+                        <wp:docPr id="658536409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358604798" name="Picture"/>
+                                <pic:cNvPr id="658536409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511246337" name="Picture">
+                        <wp:docPr id="518513986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511246337" name="Picture"/>
+                                <pic:cNvPr id="518513986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="694023994" name="Picture">
+                        <wp:docPr id="24710232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="694023994" name="Picture"/>
+                                <pic:cNvPr id="24710232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335495710" name="Picture">
+                        <wp:docPr id="121630624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335495710" name="Picture"/>
+                                <pic:cNvPr id="121630624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908389252" name="Picture">
+                        <wp:docPr id="843610480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908389252" name="Picture"/>
+                                <pic:cNvPr id="843610480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209366685" name="Picture">
+                        <wp:docPr id="333470696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209366685" name="Picture"/>
+                                <pic:cNvPr id="333470696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238364595" name="Picture">
+                        <wp:docPr id="567037789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238364595" name="Picture"/>
+                                <pic:cNvPr id="567037789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676616174" name="Picture">
+                  <wp:docPr id="502997863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676616174" name="Picture"/>
+                          <pic:cNvPr id="502997863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929949095" name="Picture">
+                  <wp:docPr id="1462356682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929949095" name="Picture"/>
+                          <pic:cNvPr id="1462356682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799329694" name="Picture">
+                  <wp:docPr id="2080604148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799329694" name="Picture"/>
+                          <pic:cNvPr id="2080604148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957979860" name="Picture">
+                  <wp:docPr id="1634202959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957979860" name="Picture"/>
+                          <pic:cNvPr id="1634202959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792347541" name="Picture">
+                  <wp:docPr id="1024442612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792347541" name="Picture"/>
+                          <pic:cNvPr id="1024442612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16740,57 +16740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509677320" name="Picture">
+                  <wp:docPr id="398289883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509677320" name="Picture"/>
+                          <pic:cNvPr id="398289883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18088,57 +18088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826214689" name="Picture">
+                        <wp:docPr id="957352305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826214689" name="Picture"/>
+                                <pic:cNvPr id="957352305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19639,57 +19639,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466023343" name="Picture">
+                  <wp:docPr id="294594373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466023343" name="Picture"/>
+                          <pic:cNvPr id="294594373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19719,57 +19719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565543871" name="Picture">
+                  <wp:docPr id="343077855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565543871" name="Picture"/>
+                          <pic:cNvPr id="343077855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20264,57 +20264,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768468395" name="Picture">
+                  <wp:docPr id="1047850301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768468395" name="Picture"/>
+                          <pic:cNvPr id="1047850301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21438,57 +21438,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316161603" name="Picture">
+                        <wp:docPr id="531732895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316161603" name="Picture"/>
+                                <pic:cNvPr id="531732895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23654,57 +23654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10484932" name="Picture">
+                  <wp:docPr id="450238201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10484932" name="Picture"/>
+                          <pic:cNvPr id="450238201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23743,57 +23743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61662644" name="Picture">
+                  <wp:docPr id="818062043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61662644" name="Picture"/>
+                          <pic:cNvPr id="818062043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24387,57 +24387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347807652" name="Picture">
+                  <wp:docPr id="590129213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347807652" name="Picture"/>
+                          <pic:cNvPr id="590129213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25385,57 +25385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547217857" name="Picture">
+                  <wp:docPr id="1531849233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547217857" name="Picture"/>
+                          <pic:cNvPr id="1531849233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25488,57 +25488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668064308" name="Picture">
+                  <wp:docPr id="491187268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668064308" name="Picture"/>
+                          <pic:cNvPr id="491187268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26867,57 +26867,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258612746" name="Picture">
+                  <wp:docPr id="923120384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258612746" name="Picture"/>
+                          <pic:cNvPr id="923120384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27992,57 +27992,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669886611" name="Picture">
+                        <wp:docPr id="294500247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669886611" name="Picture"/>
+                                <pic:cNvPr id="294500247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28895,57 +28895,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524094587" name="Picture">
+                        <wp:docPr id="1149936716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524094587" name="Picture"/>
+                                <pic:cNvPr id="1149936716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30499,57 +30499,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728139654" name="Picture">
+                  <wp:docPr id="1741321339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728139654" name="Picture"/>
+                          <pic:cNvPr id="1741321339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30588,57 +30588,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857743533" name="Picture">
+                  <wp:docPr id="1149010540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857743533" name="Picture"/>
+                          <pic:cNvPr id="1149010540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31232,57 +31232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470127292" name="Picture">
+                  <wp:docPr id="1430648427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470127292" name="Picture"/>
+                          <pic:cNvPr id="1430648427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32230,57 +32230,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822885612" name="Picture">
+                  <wp:docPr id="1316385829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822885612" name="Picture"/>
+                          <pic:cNvPr id="1316385829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32333,57 +32333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138797764" name="Picture">
+                  <wp:docPr id="2103787464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138797764" name="Picture"/>
+                          <pic:cNvPr id="2103787464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33714,57 +33714,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776922890" name="Picture">
+                  <wp:docPr id="1431877667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776922890" name="Picture"/>
+                          <pic:cNvPr id="1431877667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34876,57 +34876,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1762721143" name="Picture">
+                        <wp:docPr id="1020907154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1762721143" name="Picture"/>
+                                <pic:cNvPr id="1020907154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35851,57 +35851,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426558548" name="Picture">
+                        <wp:docPr id="385852615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426558548" name="Picture"/>
+                                <pic:cNvPr id="385852615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37240,57 +37240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012838219" name="Picture">
+                  <wp:docPr id="1679836628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012838219" name="Picture"/>
+                          <pic:cNvPr id="1679836628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37329,57 +37329,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298792858" name="Picture">
+                  <wp:docPr id="1331674474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298792858" name="Picture"/>
+                          <pic:cNvPr id="1331674474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37973,57 +37973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086677707" name="Picture">
+                  <wp:docPr id="635585702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086677707" name="Picture"/>
+                          <pic:cNvPr id="635585702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38971,57 +38971,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498470488" name="Picture">
+                  <wp:docPr id="1677392202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498470488" name="Picture"/>
+                          <pic:cNvPr id="1677392202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39074,57 +39074,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745825221" name="Picture">
+                  <wp:docPr id="1045866196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745825221" name="Picture"/>
+                          <pic:cNvPr id="1045866196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40451,57 +40451,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409807147" name="Picture">
+                  <wp:docPr id="631234287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409807147" name="Picture"/>
+                          <pic:cNvPr id="631234287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41594,57 +41594,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965646290" name="Picture">
+                        <wp:docPr id="1033851929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965646290" name="Picture"/>
+                                <pic:cNvPr id="1033851929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42955,57 +42955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213973945" name="Picture">
+                  <wp:docPr id="1722584547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213973945" name="Picture"/>
+                          <pic:cNvPr id="1722584547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43044,57 +43044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735238202" name="Picture">
+                  <wp:docPr id="1832344932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735238202" name="Picture"/>
+                          <pic:cNvPr id="1832344932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43688,57 +43688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007788100" name="Picture">
+                  <wp:docPr id="256691499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007788100" name="Picture"/>
+                          <pic:cNvPr id="256691499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44686,57 +44686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121860018" name="Picture">
+                  <wp:docPr id="530001127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121860018" name="Picture"/>
+                          <pic:cNvPr id="530001127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44789,57 +44789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528462965" name="Picture">
+                  <wp:docPr id="1893249466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528462965" name="Picture"/>
+                          <pic:cNvPr id="1893249466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46166,57 +46166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287196942" name="Picture">
+                  <wp:docPr id="449132812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287196942" name="Picture"/>
+                          <pic:cNvPr id="449132812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47309,57 +47309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2121842673" name="Picture">
+                        <wp:docPr id="1224974013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2121842673" name="Picture"/>
+                                <pic:cNvPr id="1224974013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48530,57 +48530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051928145" name="Picture">
+                  <wp:docPr id="2059256776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051928145" name="Picture"/>
+                          <pic:cNvPr id="2059256776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48601,57 +48601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141809093" name="Picture">
+                  <wp:docPr id="2104224630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141809093" name="Picture"/>
+                          <pic:cNvPr id="2104224630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49015,57 +49015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355487136" name="Picture">
+                  <wp:docPr id="1522434621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355487136" name="Picture"/>
+                          <pic:cNvPr id="1522434621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>