--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435421004" name="Picture">
+                  <wp:docPr id="1744574403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435421004" name="Picture"/>
+                          <pic:cNvPr id="1744574403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774685619" name="Picture">
+                  <wp:docPr id="567729030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774685619" name="Picture"/>
+                          <pic:cNvPr id="567729030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081610480" name="Picture">
+                        <wp:docPr id="949046797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081610480" name="Picture"/>
+                                <pic:cNvPr id="949046797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460228677" name="Picture">
+                  <wp:docPr id="1479152013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460228677" name="Picture"/>
+                          <pic:cNvPr id="1479152013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935426544" name="Picture">
+                  <wp:docPr id="930019175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935426544" name="Picture"/>
+                          <pic:cNvPr id="930019175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066175287" name="Picture">
+                  <wp:docPr id="1479676489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066175287" name="Picture"/>
+                          <pic:cNvPr id="1479676489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082098266" name="Picture">
+                  <wp:docPr id="1714545768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082098266" name="Picture"/>
+                          <pic:cNvPr id="1714545768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649715574" name="Picture">
+                  <wp:docPr id="948267170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649715574" name="Picture"/>
+                          <pic:cNvPr id="948267170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784343212" name="Picture">
+                        <wp:docPr id="193179466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784343212" name="Picture"/>
+                                <pic:cNvPr id="193179466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728389433" name="Picture">
+                        <wp:docPr id="1596478286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728389433" name="Picture"/>
+                                <pic:cNvPr id="1596478286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106519543" name="Picture">
+                        <wp:docPr id="2074922821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106519543" name="Picture"/>
+                                <pic:cNvPr id="2074922821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489398129" name="Picture">
+                        <wp:docPr id="878764525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489398129" name="Picture"/>
+                                <pic:cNvPr id="878764525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772492633" name="Picture">
+                        <wp:docPr id="2115216168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772492633" name="Picture"/>
+                                <pic:cNvPr id="2115216168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275241819" name="Picture">
+                        <wp:docPr id="415314463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275241819" name="Picture"/>
+                                <pic:cNvPr id="415314463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751673645" name="Picture">
+                        <wp:docPr id="1521912695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751673645" name="Picture"/>
+                                <pic:cNvPr id="1521912695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128909386" name="Picture">
+                        <wp:docPr id="436138169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128909386" name="Picture"/>
+                                <pic:cNvPr id="436138169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056153314" name="Picture">
+                        <wp:docPr id="1349588653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056153314" name="Picture"/>
+                                <pic:cNvPr id="1349588653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270439757" name="Picture">
+                        <wp:docPr id="1438152655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270439757" name="Picture"/>
+                                <pic:cNvPr id="1438152655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595690416" name="Picture">
+                        <wp:docPr id="2048373049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595690416" name="Picture"/>
+                                <pic:cNvPr id="2048373049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287509014" name="Picture">
+                        <wp:docPr id="2056173199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287509014" name="Picture"/>
+                                <pic:cNvPr id="2056173199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439604018" name="Picture">
+                        <wp:docPr id="100896828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439604018" name="Picture"/>
+                                <pic:cNvPr id="100896828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1318250130" name="Picture">
+                        <wp:docPr id="38125061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1318250130" name="Picture"/>
+                                <pic:cNvPr id="38125061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682825304" name="Picture">
+                        <wp:docPr id="1002087278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682825304" name="Picture"/>
+                                <pic:cNvPr id="1002087278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127122575" name="Picture">
+                  <wp:docPr id="1101293849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127122575" name="Picture"/>
+                          <pic:cNvPr id="1101293849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814557541" name="Picture">
+                  <wp:docPr id="740254726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814557541" name="Picture"/>
+                          <pic:cNvPr id="740254726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106666821" name="Picture">
+                  <wp:docPr id="1508391581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106666821" name="Picture"/>
+                          <pic:cNvPr id="1508391581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512989942" name="Picture">
+                  <wp:docPr id="936778260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512989942" name="Picture"/>
+                          <pic:cNvPr id="936778260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393929533" name="Picture">
+                  <wp:docPr id="1794047663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393929533" name="Picture"/>
+                          <pic:cNvPr id="1794047663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230970922" name="Picture">
+                  <wp:docPr id="493485042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230970922" name="Picture"/>
+                          <pic:cNvPr id="493485042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016629859" name="Picture">
+                        <wp:docPr id="321151794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016629859" name="Picture"/>
+                                <pic:cNvPr id="321151794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964575341" name="Picture">
+                  <wp:docPr id="1730099851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964575341" name="Picture"/>
+                          <pic:cNvPr id="1730099851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171694393" name="Picture">
+                  <wp:docPr id="1325231364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171694393" name="Picture"/>
+                          <pic:cNvPr id="1325231364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656697260" name="Picture">
+                  <wp:docPr id="2121316890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656697260" name="Picture"/>
+                          <pic:cNvPr id="2121316890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605531967" name="Picture">
+                  <wp:docPr id="627681036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605531967" name="Picture"/>
+                          <pic:cNvPr id="627681036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595055296" name="Picture">
+                  <wp:docPr id="145616540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595055296" name="Picture"/>
+                          <pic:cNvPr id="145616540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473025320" name="Picture">
+                  <wp:docPr id="1192731526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473025320" name="Picture"/>
+                          <pic:cNvPr id="1192731526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859162725" name="Picture">
+                        <wp:docPr id="2091658595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859162725" name="Picture"/>
+                                <pic:cNvPr id="2091658595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792494055" name="Picture">
+                        <wp:docPr id="1363775571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792494055" name="Picture"/>
+                                <pic:cNvPr id="1363775571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694129181" name="Picture">
+                  <wp:docPr id="2081294433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694129181" name="Picture"/>
+                          <pic:cNvPr id="2081294433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327983729" name="Picture">
+                  <wp:docPr id="754598672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327983729" name="Picture"/>
+                          <pic:cNvPr id="754598672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574925267" name="Picture">
+                  <wp:docPr id="32522623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574925267" name="Picture"/>
+                          <pic:cNvPr id="32522623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124580004" name="Picture">
+                  <wp:docPr id="1025686069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124580004" name="Picture"/>
+                          <pic:cNvPr id="1025686069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751074611" name="Picture">
+                  <wp:docPr id="151874785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751074611" name="Picture"/>
+                          <pic:cNvPr id="151874785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29078,57 +29078,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408367489" name="Picture">
+                  <wp:docPr id="1401583423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408367489" name="Picture"/>
+                          <pic:cNvPr id="1401583423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30746,57 +30746,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800868759" name="Picture">
+                        <wp:docPr id="986482447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800868759" name="Picture"/>
+                                <pic:cNvPr id="986482447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32945,57 +32945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650873990" name="Picture">
+                  <wp:docPr id="1036738924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650873990" name="Picture"/>
+                          <pic:cNvPr id="1036738924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33016,57 +33016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706036989" name="Picture">
+                  <wp:docPr id="875503759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706036989" name="Picture"/>
+                          <pic:cNvPr id="875503759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33495,57 +33495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739083993" name="Picture">
+                  <wp:docPr id="1787112954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739083993" name="Picture"/>
+                          <pic:cNvPr id="1787112954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34787,57 +34787,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314377129" name="Picture">
+                  <wp:docPr id="1091068063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314377129" name="Picture"/>
+                          <pic:cNvPr id="1091068063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34876,57 +34876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311402415" name="Picture">
+                  <wp:docPr id="208542569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311402415" name="Picture"/>
+                          <pic:cNvPr id="208542569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35520,57 +35520,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923020223" name="Picture">
+                  <wp:docPr id="1338445283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923020223" name="Picture"/>
+                          <pic:cNvPr id="1338445283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36518,57 +36518,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089835104" name="Picture">
+                  <wp:docPr id="291579494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089835104" name="Picture"/>
+                          <pic:cNvPr id="291579494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36621,57 +36621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525408868" name="Picture">
+                  <wp:docPr id="1746360980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525408868" name="Picture"/>
+                          <pic:cNvPr id="1746360980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37998,57 +37998,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482178109" name="Picture">
+                  <wp:docPr id="1764675942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482178109" name="Picture"/>
+                          <pic:cNvPr id="1764675942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39141,57 +39141,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114694668" name="Picture">
+                        <wp:docPr id="1311229269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114694668" name="Picture"/>
+                                <pic:cNvPr id="1311229269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40502,57 +40502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165683564" name="Picture">
+                  <wp:docPr id="1369282582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165683564" name="Picture"/>
+                          <pic:cNvPr id="1369282582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40591,57 +40591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332575601" name="Picture">
+                  <wp:docPr id="365926789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332575601" name="Picture"/>
+                          <pic:cNvPr id="365926789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41235,57 +41235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010406337" name="Picture">
+                  <wp:docPr id="507349464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010406337" name="Picture"/>
+                          <pic:cNvPr id="507349464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42233,57 +42233,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002859578" name="Picture">
+                  <wp:docPr id="565435829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002859578" name="Picture"/>
+                          <pic:cNvPr id="565435829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42336,57 +42336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028609464" name="Picture">
+                  <wp:docPr id="231111187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028609464" name="Picture"/>
+                          <pic:cNvPr id="231111187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43713,57 +43713,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426276778" name="Picture">
+                  <wp:docPr id="1887682763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426276778" name="Picture"/>
+                          <pic:cNvPr id="1887682763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44856,57 +44856,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830181495" name="Picture">
+                        <wp:docPr id="1094731905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830181495" name="Picture"/>
+                                <pic:cNvPr id="1094731905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46127,57 +46127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910953429" name="Picture">
+                  <wp:docPr id="2126472339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910953429" name="Picture"/>
+                          <pic:cNvPr id="2126472339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46207,57 +46207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545246568" name="Picture">
+                  <wp:docPr id="106793499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545246568" name="Picture"/>
+                          <pic:cNvPr id="106793499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46686,57 +46686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975594142" name="Picture">
+                  <wp:docPr id="124111890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975594142" name="Picture"/>
+                          <pic:cNvPr id="124111890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48281,57 +48281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786361636" name="Picture">
+                  <wp:docPr id="2026076366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786361636" name="Picture"/>
+                          <pic:cNvPr id="2026076366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48352,57 +48352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875770766" name="Picture">
+                  <wp:docPr id="304363679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875770766" name="Picture"/>
+                          <pic:cNvPr id="304363679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48766,57 +48766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214929994" name="Picture">
+                  <wp:docPr id="998794133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214929994" name="Picture"/>
+                          <pic:cNvPr id="998794133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>