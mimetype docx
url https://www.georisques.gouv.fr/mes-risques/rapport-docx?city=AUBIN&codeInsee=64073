--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50854403" name="Picture">
+                  <wp:docPr id="416755886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50854403" name="Picture"/>
+                          <pic:cNvPr id="416755886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711573092" name="Picture">
+                  <wp:docPr id="865291171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711573092" name="Picture"/>
+                          <pic:cNvPr id="865291171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634216469" name="Picture">
+                        <wp:docPr id="1440352321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634216469" name="Picture"/>
+                                <pic:cNvPr id="1440352321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403659094" name="Picture">
+                  <wp:docPr id="1213278057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403659094" name="Picture"/>
+                          <pic:cNvPr id="1213278057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55226944" name="Picture">
+                  <wp:docPr id="1741117091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55226944" name="Picture"/>
+                          <pic:cNvPr id="1741117091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717116984" name="Picture">
+                  <wp:docPr id="1999175990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717116984" name="Picture"/>
+                          <pic:cNvPr id="1999175990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727378905" name="Picture">
+                  <wp:docPr id="420170752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727378905" name="Picture"/>
+                          <pic:cNvPr id="420170752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786841123" name="Picture">
+                  <wp:docPr id="1573056114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786841123" name="Picture"/>
+                          <pic:cNvPr id="1573056114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229071392" name="Picture">
+                        <wp:docPr id="18760704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229071392" name="Picture"/>
+                                <pic:cNvPr id="18760704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298655151" name="Picture">
+                        <wp:docPr id="1024363882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298655151" name="Picture"/>
+                                <pic:cNvPr id="1024363882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180240672" name="Picture">
+                        <wp:docPr id="1156082355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180240672" name="Picture"/>
+                                <pic:cNvPr id="1156082355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428685443" name="Picture">
+                        <wp:docPr id="1374642963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428685443" name="Picture"/>
+                                <pic:cNvPr id="1374642963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030304743" name="Picture">
+                        <wp:docPr id="894821905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030304743" name="Picture"/>
+                                <pic:cNvPr id="894821905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548712684" name="Picture">
+                        <wp:docPr id="1753647729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548712684" name="Picture"/>
+                                <pic:cNvPr id="1753647729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851855860" name="Picture">
+                        <wp:docPr id="1141402595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851855860" name="Picture"/>
+                                <pic:cNvPr id="1141402595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156522169" name="Picture">
+                        <wp:docPr id="1425855101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156522169" name="Picture"/>
+                                <pic:cNvPr id="1425855101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="70546025" name="Picture">
+                        <wp:docPr id="1379503312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="70546025" name="Picture"/>
+                                <pic:cNvPr id="1379503312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909337311" name="Picture">
+                        <wp:docPr id="1440681152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909337311" name="Picture"/>
+                                <pic:cNvPr id="1440681152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561495814" name="Picture">
+                        <wp:docPr id="586441181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561495814" name="Picture"/>
+                                <pic:cNvPr id="586441181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152978831" name="Picture">
+                        <wp:docPr id="746118206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152978831" name="Picture"/>
+                                <pic:cNvPr id="746118206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60626868" name="Picture">
+                  <wp:docPr id="1996168276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60626868" name="Picture"/>
+                          <pic:cNvPr id="1996168276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211499452" name="Picture">
+                  <wp:docPr id="1588487677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211499452" name="Picture"/>
+                          <pic:cNvPr id="1588487677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851182271" name="Picture">
+                  <wp:docPr id="696415310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851182271" name="Picture"/>
+                          <pic:cNvPr id="696415310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446094861" name="Picture">
+                  <wp:docPr id="564335892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446094861" name="Picture"/>
+                          <pic:cNvPr id="564335892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102138657" name="Picture">
+                  <wp:docPr id="1645854251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102138657" name="Picture"/>
+                          <pic:cNvPr id="1645854251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855268391" name="Picture">
+                  <wp:docPr id="257111716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855268391" name="Picture"/>
+                          <pic:cNvPr id="257111716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776955154" name="Picture">
+                        <wp:docPr id="426728193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776955154" name="Picture"/>
+                                <pic:cNvPr id="426728193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953535035" name="Picture">
+                  <wp:docPr id="142046438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953535035" name="Picture"/>
+                          <pic:cNvPr id="142046438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217687892" name="Picture">
+                  <wp:docPr id="1484854045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217687892" name="Picture"/>
+                          <pic:cNvPr id="1484854045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489089697" name="Picture">
+                  <wp:docPr id="1003879519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489089697" name="Picture"/>
+                          <pic:cNvPr id="1003879519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192778590" name="Picture">
+                  <wp:docPr id="395393328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192778590" name="Picture"/>
+                          <pic:cNvPr id="395393328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230422693" name="Picture">
+                  <wp:docPr id="1367048656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230422693" name="Picture"/>
+                          <pic:cNvPr id="1367048656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003181769" name="Picture">
+                  <wp:docPr id="1838878545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003181769" name="Picture"/>
+                          <pic:cNvPr id="1838878545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129211882" name="Picture">
+                        <wp:docPr id="347723757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129211882" name="Picture"/>
+                                <pic:cNvPr id="347723757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195969682" name="Picture">
+                        <wp:docPr id="167611342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195969682" name="Picture"/>
+                                <pic:cNvPr id="167611342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316540896" name="Picture">
+                  <wp:docPr id="674708971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316540896" name="Picture"/>
+                          <pic:cNvPr id="674708971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925453328" name="Picture">
+                  <wp:docPr id="580967872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925453328" name="Picture"/>
+                          <pic:cNvPr id="580967872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613666146" name="Picture">
+                  <wp:docPr id="250390516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613666146" name="Picture"/>
+                          <pic:cNvPr id="250390516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983430194" name="Picture">
+                  <wp:docPr id="1669637620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983430194" name="Picture"/>
+                          <pic:cNvPr id="1669637620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058385464" name="Picture">
+                  <wp:docPr id="1518495582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058385464" name="Picture"/>
+                          <pic:cNvPr id="1518495582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290065468" name="Picture">
+                  <wp:docPr id="1861948431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290065468" name="Picture"/>
+                          <pic:cNvPr id="1861948431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506694933" name="Picture">
+                        <wp:docPr id="1807071010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506694933" name="Picture"/>
+                                <pic:cNvPr id="1807071010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31102,57 +31102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022999499" name="Picture">
+                  <wp:docPr id="722784891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022999499" name="Picture"/>
+                          <pic:cNvPr id="722784891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31191,57 +31191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039301137" name="Picture">
+                  <wp:docPr id="1766317628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039301137" name="Picture"/>
+                          <pic:cNvPr id="1766317628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31835,57 +31835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077504784" name="Picture">
+                  <wp:docPr id="797800593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077504784" name="Picture"/>
+                          <pic:cNvPr id="797800593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32833,57 +32833,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392532195" name="Picture">
+                  <wp:docPr id="825510875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392532195" name="Picture"/>
+                          <pic:cNvPr id="825510875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32936,57 +32936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067686790" name="Picture">
+                  <wp:docPr id="1481569035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067686790" name="Picture"/>
+                          <pic:cNvPr id="1481569035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34313,57 +34313,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543403655" name="Picture">
+                  <wp:docPr id="383110618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543403655" name="Picture"/>
+                          <pic:cNvPr id="383110618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35456,57 +35456,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17212004" name="Picture">
+                        <wp:docPr id="827001384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17212004" name="Picture"/>
+                                <pic:cNvPr id="827001384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36677,57 +36677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689227907" name="Picture">
+                  <wp:docPr id="164145862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689227907" name="Picture"/>
+                          <pic:cNvPr id="164145862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36748,57 +36748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529079030" name="Picture">
+                  <wp:docPr id="1429025021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529079030" name="Picture"/>
+                          <pic:cNvPr id="1429025021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216504698" name="Picture">
+                  <wp:docPr id="232500591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216504698" name="Picture"/>
+                          <pic:cNvPr id="232500591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>