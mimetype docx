--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418201560" name="Picture">
+                  <wp:docPr id="1793129761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418201560" name="Picture"/>
+                          <pic:cNvPr id="1793129761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606068208" name="Picture">
+                  <wp:docPr id="1143366439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606068208" name="Picture"/>
+                          <pic:cNvPr id="1143366439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735494971" name="Picture">
+                        <wp:docPr id="296541274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735494971" name="Picture"/>
+                                <pic:cNvPr id="296541274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314642340" name="Picture">
+                  <wp:docPr id="1715247640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314642340" name="Picture"/>
+                          <pic:cNvPr id="1715247640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278604148" name="Picture">
+                  <wp:docPr id="1658147711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278604148" name="Picture"/>
+                          <pic:cNvPr id="1658147711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988051937" name="Picture">
+                  <wp:docPr id="2043398076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988051937" name="Picture"/>
+                          <pic:cNvPr id="2043398076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487503871" name="Picture">
+                  <wp:docPr id="2094366715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487503871" name="Picture"/>
+                          <pic:cNvPr id="2094366715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555119753" name="Picture">
+                  <wp:docPr id="196828159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555119753" name="Picture"/>
+                          <pic:cNvPr id="196828159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526913086" name="Picture">
+                        <wp:docPr id="1628845585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526913086" name="Picture"/>
+                                <pic:cNvPr id="1628845585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853769598" name="Picture">
+                        <wp:docPr id="896909027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853769598" name="Picture"/>
+                                <pic:cNvPr id="896909027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29737634" name="Picture">
+                        <wp:docPr id="1995443832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29737634" name="Picture"/>
+                                <pic:cNvPr id="1995443832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898271422" name="Picture">
+                        <wp:docPr id="1972309220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898271422" name="Picture"/>
+                                <pic:cNvPr id="1972309220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165106716" name="Picture">
+                        <wp:docPr id="509032787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165106716" name="Picture"/>
+                                <pic:cNvPr id="509032787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78674059" name="Picture">
+                        <wp:docPr id="1063348922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78674059" name="Picture"/>
+                                <pic:cNvPr id="1063348922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690726059" name="Picture">
+                        <wp:docPr id="1803174846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690726059" name="Picture"/>
+                                <pic:cNvPr id="1803174846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280153056" name="Picture">
+                        <wp:docPr id="2125918314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280153056" name="Picture"/>
+                                <pic:cNvPr id="2125918314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666742223" name="Picture">
+                        <wp:docPr id="544875481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666742223" name="Picture"/>
+                                <pic:cNvPr id="544875481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947544556" name="Picture">
+                        <wp:docPr id="1303685282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947544556" name="Picture"/>
+                                <pic:cNvPr id="1303685282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604838118" name="Picture">
+                        <wp:docPr id="651248646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604838118" name="Picture"/>
+                                <pic:cNvPr id="651248646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96978383" name="Picture">
+                        <wp:docPr id="1150699555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96978383" name="Picture"/>
+                                <pic:cNvPr id="1150699555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673456302" name="Picture">
+                        <wp:docPr id="1938440508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673456302" name="Picture"/>
+                                <pic:cNvPr id="1938440508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452208785" name="Picture">
+                        <wp:docPr id="1258013440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452208785" name="Picture"/>
+                                <pic:cNvPr id="1258013440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718402392" name="Picture">
+                        <wp:docPr id="1147147631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718402392" name="Picture"/>
+                                <pic:cNvPr id="1147147631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550932714" name="Picture">
+                  <wp:docPr id="242971178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550932714" name="Picture"/>
+                          <pic:cNvPr id="242971178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881566859" name="Picture">
+                  <wp:docPr id="1151080132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881566859" name="Picture"/>
+                          <pic:cNvPr id="1151080132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735130916" name="Picture">
+                  <wp:docPr id="162564034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735130916" name="Picture"/>
+                          <pic:cNvPr id="162564034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764262261" name="Picture">
+                  <wp:docPr id="1765363947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764262261" name="Picture"/>
+                          <pic:cNvPr id="1765363947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194643405" name="Picture">
+                  <wp:docPr id="16364910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194643405" name="Picture"/>
+                          <pic:cNvPr id="16364910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720451764" name="Picture">
+                  <wp:docPr id="557031596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720451764" name="Picture"/>
+                          <pic:cNvPr id="557031596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141536257" name="Picture">
+                        <wp:docPr id="1368893687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141536257" name="Picture"/>
+                                <pic:cNvPr id="1368893687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3245454" name="Picture">
+                  <wp:docPr id="980430943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3245454" name="Picture"/>
+                          <pic:cNvPr id="980430943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075545872" name="Picture">
+                  <wp:docPr id="2070940102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075545872" name="Picture"/>
+                          <pic:cNvPr id="2070940102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776381231" name="Picture">
+                  <wp:docPr id="390911567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776381231" name="Picture"/>
+                          <pic:cNvPr id="390911567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019045055" name="Picture">
+                  <wp:docPr id="696708942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019045055" name="Picture"/>
+                          <pic:cNvPr id="696708942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699628949" name="Picture">
+                  <wp:docPr id="761068255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699628949" name="Picture"/>
+                          <pic:cNvPr id="761068255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089214849" name="Picture">
+                  <wp:docPr id="2055570126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089214849" name="Picture"/>
+                          <pic:cNvPr id="2055570126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921931688" name="Picture">
+                        <wp:docPr id="1157114828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921931688" name="Picture"/>
+                                <pic:cNvPr id="1157114828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168339047" name="Picture">
+                  <wp:docPr id="1207648150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168339047" name="Picture"/>
+                          <pic:cNvPr id="1207648150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868455257" name="Picture">
+                  <wp:docPr id="54679194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868455257" name="Picture"/>
+                          <pic:cNvPr id="54679194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818946397" name="Picture">
+                  <wp:docPr id="265331289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818946397" name="Picture"/>
+                          <pic:cNvPr id="265331289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434087837" name="Picture">
+                  <wp:docPr id="1659846572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434087837" name="Picture"/>
+                          <pic:cNvPr id="1659846572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678781448" name="Picture">
+                  <wp:docPr id="669580432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678781448" name="Picture"/>
+                          <pic:cNvPr id="669580432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468923455" name="Picture">
+                  <wp:docPr id="2011860418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468923455" name="Picture"/>
+                          <pic:cNvPr id="2011860418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548885862" name="Picture">
+                        <wp:docPr id="314242573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548885862" name="Picture"/>
+                                <pic:cNvPr id="314242573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000360584" name="Picture">
+                  <wp:docPr id="162298698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000360584" name="Picture"/>
+                          <pic:cNvPr id="162298698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87488970" name="Picture">
+                  <wp:docPr id="494096290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87488970" name="Picture"/>
+                          <pic:cNvPr id="494096290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523272303" name="Picture">
+                  <wp:docPr id="1488771231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523272303" name="Picture"/>
+                          <pic:cNvPr id="1488771231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065779159" name="Picture">
+                  <wp:docPr id="1583207887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065779159" name="Picture"/>
+                          <pic:cNvPr id="1583207887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231487812" name="Picture">
+                  <wp:docPr id="1507106809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231487812" name="Picture"/>
+                          <pic:cNvPr id="1507106809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375714666" name="Picture">
+                  <wp:docPr id="1737673852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375714666" name="Picture"/>
+                          <pic:cNvPr id="1737673852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535585964" name="Picture">
+                  <wp:docPr id="1861007834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535585964" name="Picture"/>
+                          <pic:cNvPr id="1861007834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005386904" name="Picture">
+                  <wp:docPr id="1053140035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005386904" name="Picture"/>
+                          <pic:cNvPr id="1053140035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534752654" name="Picture">
+                  <wp:docPr id="2044763555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534752654" name="Picture"/>
+                          <pic:cNvPr id="2044763555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499445882" name="Picture">
+                        <wp:docPr id="1086381644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499445882" name="Picture"/>
+                                <pic:cNvPr id="1086381644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132118929" name="Picture">
+                  <wp:docPr id="1034964594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132118929" name="Picture"/>
+                          <pic:cNvPr id="1034964594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26328011" name="Picture">
+                  <wp:docPr id="1898139501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26328011" name="Picture"/>
+                          <pic:cNvPr id="1898139501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487767243" name="Picture">
+                  <wp:docPr id="396617274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487767243" name="Picture"/>
+                          <pic:cNvPr id="396617274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828138387" name="Picture">
+                  <wp:docPr id="1744713358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828138387" name="Picture"/>
+                          <pic:cNvPr id="1744713358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196340340" name="Picture">
+                  <wp:docPr id="268380337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196340340" name="Picture"/>
+                          <pic:cNvPr id="268380337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500507029" name="Picture">
+                  <wp:docPr id="2122461700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500507029" name="Picture"/>
+                          <pic:cNvPr id="2122461700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092634450" name="Picture">
+                        <wp:docPr id="1191891593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092634450" name="Picture"/>
+                                <pic:cNvPr id="1191891593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213615833" name="Picture">
+                  <wp:docPr id="687327870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213615833" name="Picture"/>
+                          <pic:cNvPr id="687327870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838804527" name="Picture">
+                  <wp:docPr id="1375641786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838804527" name="Picture"/>
+                          <pic:cNvPr id="1375641786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083005110" name="Picture">
+                  <wp:docPr id="1348263326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083005110" name="Picture"/>
+                          <pic:cNvPr id="1348263326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>