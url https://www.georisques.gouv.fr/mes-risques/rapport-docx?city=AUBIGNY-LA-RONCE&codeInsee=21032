--- v0 (2026-08-19)
+++ v1 (2026-10-21)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034652535" name="Picture">
+                  <wp:docPr id="856603821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034652535" name="Picture"/>
+                          <pic:cNvPr id="856603821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513930402" name="Picture">
+                  <wp:docPr id="594034652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513930402" name="Picture"/>
+                          <pic:cNvPr id="594034652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469996901" name="Picture">
+                        <wp:docPr id="668945292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469996901" name="Picture"/>
+                                <pic:cNvPr id="668945292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338662873" name="Picture">
+                  <wp:docPr id="1001127526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338662873" name="Picture"/>
+                          <pic:cNvPr id="1001127526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675061679" name="Picture">
+                  <wp:docPr id="110080862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675061679" name="Picture"/>
+                          <pic:cNvPr id="110080862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277299693" name="Picture">
+                  <wp:docPr id="1108458417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277299693" name="Picture"/>
+                          <pic:cNvPr id="1108458417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302265945" name="Picture">
+                  <wp:docPr id="1692953746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302265945" name="Picture"/>
+                          <pic:cNvPr id="1692953746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329969641" name="Picture">
+                  <wp:docPr id="411468591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329969641" name="Picture"/>
+                          <pic:cNvPr id="411468591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1110745548" name="Picture">
+                        <wp:docPr id="1391709715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1110745548" name="Picture"/>
+                                <pic:cNvPr id="1391709715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337837281" name="Picture">
+                        <wp:docPr id="860634372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337837281" name="Picture"/>
+                                <pic:cNvPr id="860634372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033185424" name="Picture">
+                        <wp:docPr id="631499898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033185424" name="Picture"/>
+                                <pic:cNvPr id="631499898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630432842" name="Picture">
+                        <wp:docPr id="1126600473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630432842" name="Picture"/>
+                                <pic:cNvPr id="1126600473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108058958" name="Picture">
+                        <wp:docPr id="262918981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108058958" name="Picture"/>
+                                <pic:cNvPr id="262918981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309170577" name="Picture">
+                        <wp:docPr id="343942061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309170577" name="Picture"/>
+                                <pic:cNvPr id="343942061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526799200" name="Picture">
+                        <wp:docPr id="575982644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526799200" name="Picture"/>
+                                <pic:cNvPr id="575982644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128134706" name="Picture">
+                        <wp:docPr id="1122853912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128134706" name="Picture"/>
+                                <pic:cNvPr id="1122853912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2062585765" name="Picture">
+                        <wp:docPr id="1926925544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2062585765" name="Picture"/>
+                                <pic:cNvPr id="1926925544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203297142" name="Picture">
+                        <wp:docPr id="1939694318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203297142" name="Picture"/>
+                                <pic:cNvPr id="1939694318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1805706332" name="Picture">
+                        <wp:docPr id="1811825805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1805706332" name="Picture"/>
+                                <pic:cNvPr id="1811825805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539976915" name="Picture">
+                        <wp:docPr id="145027356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539976915" name="Picture"/>
+                                <pic:cNvPr id="145027356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563378729" name="Picture">
+                        <wp:docPr id="92119742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563378729" name="Picture"/>
+                                <pic:cNvPr id="92119742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929186189" name="Picture">
+                        <wp:docPr id="900499583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929186189" name="Picture"/>
+                                <pic:cNvPr id="900499583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090883868" name="Picture">
+                        <wp:docPr id="686768268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090883868" name="Picture"/>
+                                <pic:cNvPr id="686768268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520585790" name="Picture">
+                  <wp:docPr id="372110834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520585790" name="Picture"/>
+                          <pic:cNvPr id="372110834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919534033" name="Picture">
+                  <wp:docPr id="1118793448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919534033" name="Picture"/>
+                          <pic:cNvPr id="1118793448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766289519" name="Picture">
+                  <wp:docPr id="624763893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766289519" name="Picture"/>
+                          <pic:cNvPr id="624763893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174965551" name="Picture">
+                  <wp:docPr id="173123052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174965551" name="Picture"/>
+                          <pic:cNvPr id="173123052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354388560" name="Picture">
+                  <wp:docPr id="1006226690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354388560" name="Picture"/>
+                          <pic:cNvPr id="1006226690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887311484" name="Picture">
+                  <wp:docPr id="1683657562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887311484" name="Picture"/>
+                          <pic:cNvPr id="1683657562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998970396" name="Picture">
+                        <wp:docPr id="777841930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998970396" name="Picture"/>
+                                <pic:cNvPr id="777841930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673899591" name="Picture">
+                  <wp:docPr id="445318235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673899591" name="Picture"/>
+                          <pic:cNvPr id="445318235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633942847" name="Picture">
+                  <wp:docPr id="1152590730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633942847" name="Picture"/>
+                          <pic:cNvPr id="1152590730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084953252" name="Picture">
+                  <wp:docPr id="223257259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084953252" name="Picture"/>
+                          <pic:cNvPr id="223257259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474329066" name="Picture">
+                  <wp:docPr id="1463807923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474329066" name="Picture"/>
+                          <pic:cNvPr id="1463807923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650087042" name="Picture">
+                  <wp:docPr id="1080136112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650087042" name="Picture"/>
+                          <pic:cNvPr id="1080136112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311985560" name="Picture">
+                  <wp:docPr id="319610797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311985560" name="Picture"/>
+                          <pic:cNvPr id="319610797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683525510" name="Picture">
+                        <wp:docPr id="979357144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683525510" name="Picture"/>
+                                <pic:cNvPr id="979357144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403592813" name="Picture">
+                        <wp:docPr id="1141256208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403592813" name="Picture"/>
+                                <pic:cNvPr id="1141256208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000045622" name="Picture">
+                  <wp:docPr id="1512843558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000045622" name="Picture"/>
+                          <pic:cNvPr id="1512843558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829153525" name="Picture">
+                  <wp:docPr id="803144899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829153525" name="Picture"/>
+                          <pic:cNvPr id="803144899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183254072" name="Picture">
+                  <wp:docPr id="924249169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183254072" name="Picture"/>
+                          <pic:cNvPr id="924249169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425376185" name="Picture">
+                  <wp:docPr id="1363685723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425376185" name="Picture"/>
+                          <pic:cNvPr id="1363685723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318234940" name="Picture">
+                  <wp:docPr id="771573718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318234940" name="Picture"/>
+                          <pic:cNvPr id="771573718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28942,57 +28942,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824998446" name="Picture">
+                  <wp:docPr id="2076316094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824998446" name="Picture"/>
+                          <pic:cNvPr id="2076316094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30583,57 +30583,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099945622" name="Picture">
+                        <wp:docPr id="1424432682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099945622" name="Picture"/>
+                                <pic:cNvPr id="1424432682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32459,57 +32459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985927168" name="Picture">
+                  <wp:docPr id="1374451923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985927168" name="Picture"/>
+                          <pic:cNvPr id="1374451923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32548,57 +32548,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547883850" name="Picture">
+                  <wp:docPr id="928228981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547883850" name="Picture"/>
+                          <pic:cNvPr id="928228981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33228,57 +33228,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670986740" name="Picture">
+                  <wp:docPr id="1870985043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670986740" name="Picture"/>
+                          <pic:cNvPr id="1870985043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34289,57 +34289,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565431730" name="Picture">
+                  <wp:docPr id="2102715176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565431730" name="Picture"/>
+                          <pic:cNvPr id="2102715176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34392,57 +34392,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389434210" name="Picture">
+                  <wp:docPr id="263275651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389434210" name="Picture"/>
+                          <pic:cNvPr id="263275651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35850,57 +35850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009423178" name="Picture">
+                  <wp:docPr id="1954218747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009423178" name="Picture"/>
+                          <pic:cNvPr id="1954218747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37047,57 +37047,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991353322" name="Picture">
+                        <wp:docPr id="2091252338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991353322" name="Picture"/>
+                                <pic:cNvPr id="2091252338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39615,57 +39615,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797909371" name="Picture">
+                  <wp:docPr id="2139915005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797909371" name="Picture"/>
+                          <pic:cNvPr id="2139915005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39704,57 +39704,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137492565" name="Picture">
+                  <wp:docPr id="2109065038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137492565" name="Picture"/>
+                          <pic:cNvPr id="2109065038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40348,57 +40348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935979594" name="Picture">
+                  <wp:docPr id="772850912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935979594" name="Picture"/>
+                          <pic:cNvPr id="772850912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41346,57 +41346,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096084425" name="Picture">
+                  <wp:docPr id="1779519768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096084425" name="Picture"/>
+                          <pic:cNvPr id="1779519768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41449,57 +41449,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921062198" name="Picture">
+                  <wp:docPr id="2136700698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921062198" name="Picture"/>
+                          <pic:cNvPr id="2136700698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502274637" name="Picture">
+                  <wp:docPr id="1674034508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502274637" name="Picture"/>
+                          <pic:cNvPr id="1674034508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43969,57 +43969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053744272" name="Picture">
+                        <wp:docPr id="2098450983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053744272" name="Picture"/>
+                                <pic:cNvPr id="2098450983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45240,57 +45240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386739232" name="Picture">
+                  <wp:docPr id="82308881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386739232" name="Picture"/>
+                          <pic:cNvPr id="82308881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45320,57 +45320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487565365" name="Picture">
+                  <wp:docPr id="1199804461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487565365" name="Picture"/>
+                          <pic:cNvPr id="1199804461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45799,57 +45799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911917194" name="Picture">
+                  <wp:docPr id="1819275172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911917194" name="Picture"/>
+                          <pic:cNvPr id="1819275172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47394,57 +47394,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866180307" name="Picture">
+                  <wp:docPr id="242712780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866180307" name="Picture"/>
+                          <pic:cNvPr id="242712780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47465,57 +47465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253097217" name="Picture">
+                  <wp:docPr id="1429105623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253097217" name="Picture"/>
+                          <pic:cNvPr id="1429105623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47879,57 +47879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873488633" name="Picture">
+                  <wp:docPr id="1177529369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873488633" name="Picture"/>
+                          <pic:cNvPr id="1177529369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>