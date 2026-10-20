--- v0 (2026-08-19)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787683801" name="Picture">
+                  <wp:docPr id="887782449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787683801" name="Picture"/>
+                          <pic:cNvPr id="887782449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809586723" name="Picture">
+                  <wp:docPr id="1702870656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809586723" name="Picture"/>
+                          <pic:cNvPr id="1702870656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442068554" name="Picture">
+                        <wp:docPr id="372167986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442068554" name="Picture"/>
+                                <pic:cNvPr id="372167986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152615817" name="Picture">
+                  <wp:docPr id="1443000176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152615817" name="Picture"/>
+                          <pic:cNvPr id="1443000176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125701114" name="Picture">
+                  <wp:docPr id="335211711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125701114" name="Picture"/>
+                          <pic:cNvPr id="335211711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986010339" name="Picture">
+                  <wp:docPr id="1601107189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986010339" name="Picture"/>
+                          <pic:cNvPr id="1601107189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133959316" name="Picture">
+                  <wp:docPr id="1046234420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133959316" name="Picture"/>
+                          <pic:cNvPr id="1046234420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262229848" name="Picture">
+                  <wp:docPr id="406426115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262229848" name="Picture"/>
+                          <pic:cNvPr id="406426115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832767499" name="Picture">
+                        <wp:docPr id="1515999647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832767499" name="Picture"/>
+                                <pic:cNvPr id="1515999647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14603588" name="Picture">
+                        <wp:docPr id="719897335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14603588" name="Picture"/>
+                                <pic:cNvPr id="719897335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143986280" name="Picture">
+                        <wp:docPr id="1804980175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143986280" name="Picture"/>
+                                <pic:cNvPr id="1804980175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193123985" name="Picture">
+                        <wp:docPr id="461661110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193123985" name="Picture"/>
+                                <pic:cNvPr id="461661110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138067001" name="Picture">
+                        <wp:docPr id="1352016407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138067001" name="Picture"/>
+                                <pic:cNvPr id="1352016407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517376632" name="Picture">
+                        <wp:docPr id="172397385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517376632" name="Picture"/>
+                                <pic:cNvPr id="172397385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053220820" name="Picture">
+                        <wp:docPr id="1688017208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053220820" name="Picture"/>
+                                <pic:cNvPr id="1688017208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590134350" name="Picture">
+                        <wp:docPr id="935217490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590134350" name="Picture"/>
+                                <pic:cNvPr id="935217490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775483792" name="Picture">
+                        <wp:docPr id="1227341288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775483792" name="Picture"/>
+                                <pic:cNvPr id="1227341288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385570405" name="Picture">
+                        <wp:docPr id="1334117180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385570405" name="Picture"/>
+                                <pic:cNvPr id="1334117180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255189758" name="Picture">
+                        <wp:docPr id="2058932054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255189758" name="Picture"/>
+                                <pic:cNvPr id="2058932054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821981549" name="Picture">
+                        <wp:docPr id="107537259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821981549" name="Picture"/>
+                                <pic:cNvPr id="107537259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289953998" name="Picture">
+                        <wp:docPr id="1700848781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289953998" name="Picture"/>
+                                <pic:cNvPr id="1700848781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688337119" name="Picture">
+                        <wp:docPr id="1336598482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688337119" name="Picture"/>
+                                <pic:cNvPr id="1336598482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850861193" name="Picture">
+                        <wp:docPr id="1933130593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850861193" name="Picture"/>
+                                <pic:cNvPr id="1933130593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288616501" name="Picture">
+                  <wp:docPr id="1223525709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288616501" name="Picture"/>
+                          <pic:cNvPr id="1223525709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898418315" name="Picture">
+                  <wp:docPr id="1131237493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898418315" name="Picture"/>
+                          <pic:cNvPr id="1131237493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355708328" name="Picture">
+                  <wp:docPr id="577552393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355708328" name="Picture"/>
+                          <pic:cNvPr id="577552393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481963881" name="Picture">
+                  <wp:docPr id="1657830139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481963881" name="Picture"/>
+                          <pic:cNvPr id="1657830139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846985474" name="Picture">
+                  <wp:docPr id="866149918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846985474" name="Picture"/>
+                          <pic:cNvPr id="866149918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552228157" name="Picture">
+                  <wp:docPr id="837559288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552228157" name="Picture"/>
+                          <pic:cNvPr id="837559288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858894799" name="Picture">
+                        <wp:docPr id="1676372476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858894799" name="Picture"/>
+                                <pic:cNvPr id="1676372476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331921612" name="Picture">
+                  <wp:docPr id="722397356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331921612" name="Picture"/>
+                          <pic:cNvPr id="722397356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435446609" name="Picture">
+                  <wp:docPr id="1518712725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435446609" name="Picture"/>
+                          <pic:cNvPr id="1518712725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485841964" name="Picture">
+                  <wp:docPr id="1645838768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485841964" name="Picture"/>
+                          <pic:cNvPr id="1645838768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238622386" name="Picture">
+                  <wp:docPr id="623876115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238622386" name="Picture"/>
+                          <pic:cNvPr id="623876115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486598069" name="Picture">
+                  <wp:docPr id="2146008751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486598069" name="Picture"/>
+                          <pic:cNvPr id="2146008751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775077376" name="Picture">
+                  <wp:docPr id="316652764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775077376" name="Picture"/>
+                          <pic:cNvPr id="316652764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599097227" name="Picture">
+                        <wp:docPr id="1408542605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599097227" name="Picture"/>
+                                <pic:cNvPr id="1408542605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86352492" name="Picture">
+                  <wp:docPr id="454515716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86352492" name="Picture"/>
+                          <pic:cNvPr id="454515716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201597511" name="Picture">
+                  <wp:docPr id="969645848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201597511" name="Picture"/>
+                          <pic:cNvPr id="969645848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654384497" name="Picture">
+                  <wp:docPr id="1749110832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654384497" name="Picture"/>
+                          <pic:cNvPr id="1749110832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322781072" name="Picture">
+                  <wp:docPr id="1232993501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322781072" name="Picture"/>
+                          <pic:cNvPr id="1232993501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136889760" name="Picture">
+                  <wp:docPr id="1469332161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136889760" name="Picture"/>
+                          <pic:cNvPr id="1469332161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946936424" name="Picture">
+                  <wp:docPr id="107325902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946936424" name="Picture"/>
+                          <pic:cNvPr id="107325902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264738601" name="Picture">
+                        <wp:docPr id="1696109646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264738601" name="Picture"/>
+                                <pic:cNvPr id="1696109646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677575665" name="Picture">
+                  <wp:docPr id="1224986192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677575665" name="Picture"/>
+                          <pic:cNvPr id="1224986192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585993491" name="Picture">
+                  <wp:docPr id="32217962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585993491" name="Picture"/>
+                          <pic:cNvPr id="32217962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841691956" name="Picture">
+                  <wp:docPr id="552654333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841691956" name="Picture"/>
+                          <pic:cNvPr id="552654333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922398712" name="Picture">
+                  <wp:docPr id="1024169594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922398712" name="Picture"/>
+                          <pic:cNvPr id="1024169594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718685947" name="Picture">
+                  <wp:docPr id="1625713274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718685947" name="Picture"/>
+                          <pic:cNvPr id="1625713274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756897992" name="Picture">
+                  <wp:docPr id="1176442022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756897992" name="Picture"/>
+                          <pic:cNvPr id="1176442022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378545673" name="Picture">
+                  <wp:docPr id="767083497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378545673" name="Picture"/>
+                          <pic:cNvPr id="767083497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863515049" name="Picture">
+                  <wp:docPr id="2037455932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863515049" name="Picture"/>
+                          <pic:cNvPr id="2037455932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677017565" name="Picture">
+                  <wp:docPr id="1733877787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677017565" name="Picture"/>
+                          <pic:cNvPr id="1733877787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954595957" name="Picture">
+                        <wp:docPr id="1389641862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954595957" name="Picture"/>
+                                <pic:cNvPr id="1389641862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026726033" name="Picture">
+                  <wp:docPr id="1923885823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026726033" name="Picture"/>
+                          <pic:cNvPr id="1923885823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986492685" name="Picture">
+                  <wp:docPr id="684592266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986492685" name="Picture"/>
+                          <pic:cNvPr id="684592266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770726657" name="Picture">
+                  <wp:docPr id="1650032512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770726657" name="Picture"/>
+                          <pic:cNvPr id="1650032512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433236067" name="Picture">
+                  <wp:docPr id="743672419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433236067" name="Picture"/>
+                          <pic:cNvPr id="743672419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141903044" name="Picture">
+                  <wp:docPr id="1833115398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141903044" name="Picture"/>
+                          <pic:cNvPr id="1833115398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773451102" name="Picture">
+                  <wp:docPr id="654198976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773451102" name="Picture"/>
+                          <pic:cNvPr id="654198976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39016247" name="Picture">
+                        <wp:docPr id="1600431304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39016247" name="Picture"/>
+                                <pic:cNvPr id="1600431304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665218878" name="Picture">
+                  <wp:docPr id="193486764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665218878" name="Picture"/>
+                          <pic:cNvPr id="193486764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422787881" name="Picture">
+                  <wp:docPr id="1588352915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422787881" name="Picture"/>
+                          <pic:cNvPr id="1588352915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085423496" name="Picture">
+                  <wp:docPr id="1256416338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085423496" name="Picture"/>
+                          <pic:cNvPr id="1256416338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>