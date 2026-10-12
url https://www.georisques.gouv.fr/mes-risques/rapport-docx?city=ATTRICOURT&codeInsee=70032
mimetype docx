--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621717957" name="Picture">
+                  <wp:docPr id="1959553124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621717957" name="Picture"/>
+                          <pic:cNvPr id="1959553124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521151535" name="Picture">
+                  <wp:docPr id="787971943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521151535" name="Picture"/>
+                          <pic:cNvPr id="787971943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511454202" name="Picture">
+                        <wp:docPr id="606193498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511454202" name="Picture"/>
+                                <pic:cNvPr id="606193498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625414017" name="Picture">
+                  <wp:docPr id="1014989501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625414017" name="Picture"/>
+                          <pic:cNvPr id="1014989501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594824177" name="Picture">
+                  <wp:docPr id="1955166997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594824177" name="Picture"/>
+                          <pic:cNvPr id="1955166997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522156888" name="Picture">
+                  <wp:docPr id="389346808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522156888" name="Picture"/>
+                          <pic:cNvPr id="389346808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788566174" name="Picture">
+                  <wp:docPr id="282722770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788566174" name="Picture"/>
+                          <pic:cNvPr id="282722770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687645883" name="Picture">
+                  <wp:docPr id="870919678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687645883" name="Picture"/>
+                          <pic:cNvPr id="870919678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127102093" name="Picture">
+                        <wp:docPr id="256102636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127102093" name="Picture"/>
+                                <pic:cNvPr id="256102636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586751213" name="Picture">
+                        <wp:docPr id="1931145628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586751213" name="Picture"/>
+                                <pic:cNvPr id="1931145628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242043707" name="Picture">
+                        <wp:docPr id="131828126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242043707" name="Picture"/>
+                                <pic:cNvPr id="131828126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964530069" name="Picture">
+                        <wp:docPr id="140655317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964530069" name="Picture"/>
+                                <pic:cNvPr id="140655317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394306572" name="Picture">
+                        <wp:docPr id="762741600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394306572" name="Picture"/>
+                                <pic:cNvPr id="762741600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362899977" name="Picture">
+                        <wp:docPr id="1908262188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362899977" name="Picture"/>
+                                <pic:cNvPr id="1908262188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093476493" name="Picture">
+                        <wp:docPr id="1551571578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093476493" name="Picture"/>
+                                <pic:cNvPr id="1551571578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793674580" name="Picture">
+                        <wp:docPr id="533281750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793674580" name="Picture"/>
+                                <pic:cNvPr id="533281750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483823515" name="Picture">
+                        <wp:docPr id="48287017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483823515" name="Picture"/>
+                                <pic:cNvPr id="48287017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903989631" name="Picture">
+                        <wp:docPr id="534630632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903989631" name="Picture"/>
+                                <pic:cNvPr id="534630632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="417784991" name="Picture">
+                        <wp:docPr id="707577993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="417784991" name="Picture"/>
+                                <pic:cNvPr id="707577993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406150285" name="Picture">
+                        <wp:docPr id="810025587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406150285" name="Picture"/>
+                                <pic:cNvPr id="810025587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369301389" name="Picture">
+                        <wp:docPr id="1632542385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369301389" name="Picture"/>
+                                <pic:cNvPr id="1632542385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426872661" name="Picture">
+                        <wp:docPr id="981729151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426872661" name="Picture"/>
+                                <pic:cNvPr id="981729151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1610163447" name="Picture">
+                        <wp:docPr id="390610666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1610163447" name="Picture"/>
+                                <pic:cNvPr id="390610666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95715644" name="Picture">
+                  <wp:docPr id="423481833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95715644" name="Picture"/>
+                          <pic:cNvPr id="423481833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118543473" name="Picture">
+                  <wp:docPr id="2132168035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118543473" name="Picture"/>
+                          <pic:cNvPr id="2132168035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725096995" name="Picture">
+                  <wp:docPr id="995693415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725096995" name="Picture"/>
+                          <pic:cNvPr id="995693415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214527567" name="Picture">
+                  <wp:docPr id="903855213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214527567" name="Picture"/>
+                          <pic:cNvPr id="903855213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956307376" name="Picture">
+                  <wp:docPr id="1170667449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956307376" name="Picture"/>
+                          <pic:cNvPr id="1170667449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104955050" name="Picture">
+                  <wp:docPr id="948194146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104955050" name="Picture"/>
+                          <pic:cNvPr id="948194146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031334287" name="Picture">
+                        <wp:docPr id="839806637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031334287" name="Picture"/>
+                                <pic:cNvPr id="839806637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951127667" name="Picture">
+                  <wp:docPr id="83568223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951127667" name="Picture"/>
+                          <pic:cNvPr id="83568223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101747018" name="Picture">
+                  <wp:docPr id="170610165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101747018" name="Picture"/>
+                          <pic:cNvPr id="170610165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660669388" name="Picture">
+                  <wp:docPr id="1259413787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660669388" name="Picture"/>
+                          <pic:cNvPr id="1259413787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561235504" name="Picture">
+                  <wp:docPr id="720374570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561235504" name="Picture"/>
+                          <pic:cNvPr id="720374570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596440854" name="Picture">
+                  <wp:docPr id="1661920139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596440854" name="Picture"/>
+                          <pic:cNvPr id="1661920139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793461169" name="Picture">
+                  <wp:docPr id="1240744111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793461169" name="Picture"/>
+                          <pic:cNvPr id="1240744111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749772352" name="Picture">
+                        <wp:docPr id="1617065826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749772352" name="Picture"/>
+                                <pic:cNvPr id="1617065826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031952844" name="Picture">
+                        <wp:docPr id="693311041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031952844" name="Picture"/>
+                                <pic:cNvPr id="693311041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042550451" name="Picture">
+                  <wp:docPr id="346459547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042550451" name="Picture"/>
+                          <pic:cNvPr id="346459547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550677060" name="Picture">
+                  <wp:docPr id="1938895780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550677060" name="Picture"/>
+                          <pic:cNvPr id="1938895780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149345618" name="Picture">
+                  <wp:docPr id="689349977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149345618" name="Picture"/>
+                          <pic:cNvPr id="689349977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560238996" name="Picture">
+                  <wp:docPr id="2010808410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560238996" name="Picture"/>
+                          <pic:cNvPr id="2010808410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676095859" name="Picture">
+                  <wp:docPr id="195533187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676095859" name="Picture"/>
+                          <pic:cNvPr id="195533187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29078,57 +29078,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665517642" name="Picture">
+                  <wp:docPr id="251767901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665517642" name="Picture"/>
+                          <pic:cNvPr id="251767901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30746,57 +30746,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97065074" name="Picture">
+                        <wp:docPr id="101401674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97065074" name="Picture"/>
+                                <pic:cNvPr id="101401674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32945,57 +32945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923197906" name="Picture">
+                  <wp:docPr id="384864305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923197906" name="Picture"/>
+                          <pic:cNvPr id="384864305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33016,57 +33016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848893058" name="Picture">
+                  <wp:docPr id="241130587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848893058" name="Picture"/>
+                          <pic:cNvPr id="241130587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33495,57 +33495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136899627" name="Picture">
+                  <wp:docPr id="1378513102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136899627" name="Picture"/>
+                          <pic:cNvPr id="1378513102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34787,57 +34787,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011710209" name="Picture">
+                  <wp:docPr id="439245582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011710209" name="Picture"/>
+                          <pic:cNvPr id="439245582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34876,57 +34876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175082766" name="Picture">
+                  <wp:docPr id="1860661652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175082766" name="Picture"/>
+                          <pic:cNvPr id="1860661652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35520,57 +35520,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306445884" name="Picture">
+                  <wp:docPr id="1875558534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306445884" name="Picture"/>
+                          <pic:cNvPr id="1875558534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36518,57 +36518,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340993145" name="Picture">
+                  <wp:docPr id="2054651121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340993145" name="Picture"/>
+                          <pic:cNvPr id="2054651121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36621,57 +36621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140540061" name="Picture">
+                  <wp:docPr id="343444894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140540061" name="Picture"/>
+                          <pic:cNvPr id="343444894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37998,57 +37998,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170024316" name="Picture">
+                  <wp:docPr id="214966485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170024316" name="Picture"/>
+                          <pic:cNvPr id="214966485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39141,57 +39141,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="61516224" name="Picture">
+                        <wp:docPr id="1915785072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="61516224" name="Picture"/>
+                                <pic:cNvPr id="1915785072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40502,57 +40502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796977166" name="Picture">
+                  <wp:docPr id="2146164587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796977166" name="Picture"/>
+                          <pic:cNvPr id="2146164587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40591,57 +40591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608573925" name="Picture">
+                  <wp:docPr id="29636866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608573925" name="Picture"/>
+                          <pic:cNvPr id="29636866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41235,57 +41235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811270446" name="Picture">
+                  <wp:docPr id="952761386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811270446" name="Picture"/>
+                          <pic:cNvPr id="952761386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42233,57 +42233,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162132532" name="Picture">
+                  <wp:docPr id="1398002259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162132532" name="Picture"/>
+                          <pic:cNvPr id="1398002259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42336,57 +42336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603557521" name="Picture">
+                  <wp:docPr id="518272716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603557521" name="Picture"/>
+                          <pic:cNvPr id="518272716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43713,57 +43713,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236720726" name="Picture">
+                  <wp:docPr id="1256800372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236720726" name="Picture"/>
+                          <pic:cNvPr id="1256800372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44856,57 +44856,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288558812" name="Picture">
+                        <wp:docPr id="1525901712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288558812" name="Picture"/>
+                                <pic:cNvPr id="1525901712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46127,57 +46127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305442609" name="Picture">
+                  <wp:docPr id="1802154379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305442609" name="Picture"/>
+                          <pic:cNvPr id="1802154379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46207,57 +46207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776815015" name="Picture">
+                  <wp:docPr id="35461507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776815015" name="Picture"/>
+                          <pic:cNvPr id="35461507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46686,57 +46686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986659375" name="Picture">
+                  <wp:docPr id="662181091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986659375" name="Picture"/>
+                          <pic:cNvPr id="662181091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48421,57 +48421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702713624" name="Picture">
+                  <wp:docPr id="2131441036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702713624" name="Picture"/>
+                          <pic:cNvPr id="2131441036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48492,57 +48492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843831802" name="Picture">
+                  <wp:docPr id="355531503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843831802" name="Picture"/>
+                          <pic:cNvPr id="355531503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48906,57 +48906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267435797" name="Picture">
+                  <wp:docPr id="1921526694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267435797" name="Picture"/>
+                          <pic:cNvPr id="1921526694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>