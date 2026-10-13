--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732686616" name="Picture">
+                  <wp:docPr id="86789045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732686616" name="Picture"/>
+                          <pic:cNvPr id="86789045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36441618" name="Picture">
+                  <wp:docPr id="1180830064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36441618" name="Picture"/>
+                          <pic:cNvPr id="1180830064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078756767" name="Picture">
+                        <wp:docPr id="1962373877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078756767" name="Picture"/>
+                                <pic:cNvPr id="1962373877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109962656" name="Picture">
+                  <wp:docPr id="1974395767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109962656" name="Picture"/>
+                          <pic:cNvPr id="1974395767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753945598" name="Picture">
+                  <wp:docPr id="1536921387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753945598" name="Picture"/>
+                          <pic:cNvPr id="1536921387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534472529" name="Picture">
+                  <wp:docPr id="2052745950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534472529" name="Picture"/>
+                          <pic:cNvPr id="2052745950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540414212" name="Picture">
+                  <wp:docPr id="468051731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540414212" name="Picture"/>
+                          <pic:cNvPr id="468051731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47283817" name="Picture">
+                  <wp:docPr id="1574374070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47283817" name="Picture"/>
+                          <pic:cNvPr id="1574374070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418683608" name="Picture">
+                        <wp:docPr id="500652396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418683608" name="Picture"/>
+                                <pic:cNvPr id="500652396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179566653" name="Picture">
+                        <wp:docPr id="969732969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179566653" name="Picture"/>
+                                <pic:cNvPr id="969732969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621965958" name="Picture">
+                        <wp:docPr id="525118157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621965958" name="Picture"/>
+                                <pic:cNvPr id="525118157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="439567123" name="Picture">
+                        <wp:docPr id="1373302897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="439567123" name="Picture"/>
+                                <pic:cNvPr id="1373302897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1671656965" name="Picture">
+                        <wp:docPr id="2001713375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1671656965" name="Picture"/>
+                                <pic:cNvPr id="2001713375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57407438" name="Picture">
+                        <wp:docPr id="312598715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57407438" name="Picture"/>
+                                <pic:cNvPr id="312598715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158328048" name="Picture">
+                        <wp:docPr id="2013053170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158328048" name="Picture"/>
+                                <pic:cNvPr id="2013053170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854557598" name="Picture">
+                        <wp:docPr id="2107949073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854557598" name="Picture"/>
+                                <pic:cNvPr id="2107949073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233969481" name="Picture">
+                        <wp:docPr id="1674426305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233969481" name="Picture"/>
+                                <pic:cNvPr id="1674426305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1595851108" name="Picture">
+                        <wp:docPr id="1998418540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1595851108" name="Picture"/>
+                                <pic:cNvPr id="1998418540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482152760" name="Picture">
+                        <wp:docPr id="1865229093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482152760" name="Picture"/>
+                                <pic:cNvPr id="1865229093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409966579" name="Picture">
+                        <wp:docPr id="1734392802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409966579" name="Picture"/>
+                                <pic:cNvPr id="1734392802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="785494700" name="Picture">
+                        <wp:docPr id="1130774267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="785494700" name="Picture"/>
+                                <pic:cNvPr id="1130774267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856454849" name="Picture">
+                        <wp:docPr id="135330528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856454849" name="Picture"/>
+                                <pic:cNvPr id="135330528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508053039" name="Picture">
+                        <wp:docPr id="1068265101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508053039" name="Picture"/>
+                                <pic:cNvPr id="1068265101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580866732" name="Picture">
+                  <wp:docPr id="342003053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580866732" name="Picture"/>
+                          <pic:cNvPr id="342003053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975382085" name="Picture">
+                  <wp:docPr id="1130172524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975382085" name="Picture"/>
+                          <pic:cNvPr id="1130172524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385367794" name="Picture">
+                  <wp:docPr id="877157127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385367794" name="Picture"/>
+                          <pic:cNvPr id="877157127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503105243" name="Picture">
+                  <wp:docPr id="1724133355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503105243" name="Picture"/>
+                          <pic:cNvPr id="1724133355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74079997" name="Picture">
+                  <wp:docPr id="19425439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74079997" name="Picture"/>
+                          <pic:cNvPr id="19425439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908249776" name="Picture">
+                  <wp:docPr id="632117198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908249776" name="Picture"/>
+                          <pic:cNvPr id="632117198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414443355" name="Picture">
+                        <wp:docPr id="1934134956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414443355" name="Picture"/>
+                                <pic:cNvPr id="1934134956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23119683" name="Picture">
+                  <wp:docPr id="1576092960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23119683" name="Picture"/>
+                          <pic:cNvPr id="1576092960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62703509" name="Picture">
+                  <wp:docPr id="862414217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62703509" name="Picture"/>
+                          <pic:cNvPr id="862414217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70414726" name="Picture">
+                  <wp:docPr id="74297511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70414726" name="Picture"/>
+                          <pic:cNvPr id="74297511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491507771" name="Picture">
+                  <wp:docPr id="692501678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491507771" name="Picture"/>
+                          <pic:cNvPr id="692501678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092164321" name="Picture">
+                  <wp:docPr id="549206571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092164321" name="Picture"/>
+                          <pic:cNvPr id="549206571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004803469" name="Picture">
+                  <wp:docPr id="774033135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004803469" name="Picture"/>
+                          <pic:cNvPr id="774033135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490807395" name="Picture">
+                        <wp:docPr id="173939388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490807395" name="Picture"/>
+                                <pic:cNvPr id="173939388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101844539" name="Picture">
+                  <wp:docPr id="850655406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101844539" name="Picture"/>
+                          <pic:cNvPr id="850655406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775086596" name="Picture">
+                  <wp:docPr id="1439153919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775086596" name="Picture"/>
+                          <pic:cNvPr id="1439153919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529930467" name="Picture">
+                  <wp:docPr id="505695469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529930467" name="Picture"/>
+                          <pic:cNvPr id="505695469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194377472" name="Picture">
+                  <wp:docPr id="1346544436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194377472" name="Picture"/>
+                          <pic:cNvPr id="1346544436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133090622" name="Picture">
+                  <wp:docPr id="674368568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133090622" name="Picture"/>
+                          <pic:cNvPr id="674368568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163300740" name="Picture">
+                  <wp:docPr id="947383582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163300740" name="Picture"/>
+                          <pic:cNvPr id="947383582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1883380097" name="Picture">
+                        <wp:docPr id="1018796326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1883380097" name="Picture"/>
+                                <pic:cNvPr id="1018796326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662857192" name="Picture">
+                  <wp:docPr id="992054450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662857192" name="Picture"/>
+                          <pic:cNvPr id="992054450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875149126" name="Picture">
+                  <wp:docPr id="1483861351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875149126" name="Picture"/>
+                          <pic:cNvPr id="1483861351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470821446" name="Picture">
+                  <wp:docPr id="1773205102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470821446" name="Picture"/>
+                          <pic:cNvPr id="1773205102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622280046" name="Picture">
+                  <wp:docPr id="266147677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622280046" name="Picture"/>
+                          <pic:cNvPr id="266147677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860018182" name="Picture">
+                  <wp:docPr id="945354352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860018182" name="Picture"/>
+                          <pic:cNvPr id="945354352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870171475" name="Picture">
+                  <wp:docPr id="197701748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870171475" name="Picture"/>
+                          <pic:cNvPr id="197701748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958164563" name="Picture">
+                        <wp:docPr id="1626749548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958164563" name="Picture"/>
+                                <pic:cNvPr id="1626749548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258776144" name="Picture">
+                  <wp:docPr id="1744772081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258776144" name="Picture"/>
+                          <pic:cNvPr id="1744772081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431835928" name="Picture">
+                  <wp:docPr id="906721336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431835928" name="Picture"/>
+                          <pic:cNvPr id="906721336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815418187" name="Picture">
+                  <wp:docPr id="52770866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815418187" name="Picture"/>
+                          <pic:cNvPr id="52770866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294022025" name="Picture">
+                  <wp:docPr id="2070394993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294022025" name="Picture"/>
+                          <pic:cNvPr id="2070394993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603357587" name="Picture">
+                  <wp:docPr id="260350210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603357587" name="Picture"/>
+                          <pic:cNvPr id="260350210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400140598" name="Picture">
+                  <wp:docPr id="678629169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400140598" name="Picture"/>
+                          <pic:cNvPr id="678629169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743265" name="Picture">
+                  <wp:docPr id="849843103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743265" name="Picture"/>
+                          <pic:cNvPr id="849843103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203630139" name="Picture">
+                  <wp:docPr id="304623495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203630139" name="Picture"/>
+                          <pic:cNvPr id="304623495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792695615" name="Picture">
+                  <wp:docPr id="517911298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792695615" name="Picture"/>
+                          <pic:cNvPr id="517911298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>