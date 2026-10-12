--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114512927" name="Picture">
+                  <wp:docPr id="735397588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114512927" name="Picture"/>
+                          <pic:cNvPr id="735397588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795779420" name="Picture">
+                  <wp:docPr id="6369237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795779420" name="Picture"/>
+                          <pic:cNvPr id="6369237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508394843" name="Picture">
+                        <wp:docPr id="470004670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508394843" name="Picture"/>
+                                <pic:cNvPr id="470004670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017735824" name="Picture">
+                  <wp:docPr id="981020914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017735824" name="Picture"/>
+                          <pic:cNvPr id="981020914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596132393" name="Picture">
+                  <wp:docPr id="57865350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596132393" name="Picture"/>
+                          <pic:cNvPr id="57865350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17026184" name="Picture">
+                  <wp:docPr id="1344859961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17026184" name="Picture"/>
+                          <pic:cNvPr id="1344859961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555594971" name="Picture">
+                  <wp:docPr id="2078339619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555594971" name="Picture"/>
+                          <pic:cNvPr id="2078339619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047015268" name="Picture">
+                  <wp:docPr id="397638577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047015268" name="Picture"/>
+                          <pic:cNvPr id="397638577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000463649" name="Picture">
+                        <wp:docPr id="526321184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000463649" name="Picture"/>
+                                <pic:cNvPr id="526321184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898784969" name="Picture">
+                        <wp:docPr id="2000001549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898784969" name="Picture"/>
+                                <pic:cNvPr id="2000001549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009198943" name="Picture">
+                        <wp:docPr id="811217966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009198943" name="Picture"/>
+                                <pic:cNvPr id="811217966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270641932" name="Picture">
+                        <wp:docPr id="391765760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270641932" name="Picture"/>
+                                <pic:cNvPr id="391765760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1600316177" name="Picture">
+                        <wp:docPr id="1877914783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1600316177" name="Picture"/>
+                                <pic:cNvPr id="1877914783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574315438" name="Picture">
+                        <wp:docPr id="2102578404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574315438" name="Picture"/>
+                                <pic:cNvPr id="2102578404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145321068" name="Picture">
+                        <wp:docPr id="1599690194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145321068" name="Picture"/>
+                                <pic:cNvPr id="1599690194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921331747" name="Picture">
+                        <wp:docPr id="1823992304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921331747" name="Picture"/>
+                                <pic:cNvPr id="1823992304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504280499" name="Picture">
+                        <wp:docPr id="1890235474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504280499" name="Picture"/>
+                                <pic:cNvPr id="1890235474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163119214" name="Picture">
+                        <wp:docPr id="444528930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163119214" name="Picture"/>
+                                <pic:cNvPr id="444528930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548670701" name="Picture">
+                        <wp:docPr id="1641956574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548670701" name="Picture"/>
+                                <pic:cNvPr id="1641956574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159437000" name="Picture">
+                        <wp:docPr id="174592770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159437000" name="Picture"/>
+                                <pic:cNvPr id="174592770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378801191" name="Picture">
+                        <wp:docPr id="731363687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378801191" name="Picture"/>
+                                <pic:cNvPr id="731363687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510510961" name="Picture">
+                        <wp:docPr id="55952770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510510961" name="Picture"/>
+                                <pic:cNvPr id="55952770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792194503" name="Picture">
+                        <wp:docPr id="505840555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792194503" name="Picture"/>
+                                <pic:cNvPr id="505840555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304451725" name="Picture">
+                  <wp:docPr id="1561598594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304451725" name="Picture"/>
+                          <pic:cNvPr id="1561598594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716208098" name="Picture">
+                  <wp:docPr id="1506358168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716208098" name="Picture"/>
+                          <pic:cNvPr id="1506358168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467816633" name="Picture">
+                  <wp:docPr id="575058157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467816633" name="Picture"/>
+                          <pic:cNvPr id="575058157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062230567" name="Picture">
+                  <wp:docPr id="53141746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062230567" name="Picture"/>
+                          <pic:cNvPr id="53141746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331350049" name="Picture">
+                  <wp:docPr id="1020139753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331350049" name="Picture"/>
+                          <pic:cNvPr id="1020139753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281891785" name="Picture">
+                  <wp:docPr id="1979109288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281891785" name="Picture"/>
+                          <pic:cNvPr id="1979109288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227463619" name="Picture">
+                        <wp:docPr id="989678752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227463619" name="Picture"/>
+                                <pic:cNvPr id="989678752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040366382" name="Picture">
+                  <wp:docPr id="967804889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040366382" name="Picture"/>
+                          <pic:cNvPr id="967804889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819226732" name="Picture">
+                  <wp:docPr id="1301892120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819226732" name="Picture"/>
+                          <pic:cNvPr id="1301892120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891685430" name="Picture">
+                  <wp:docPr id="500273479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891685430" name="Picture"/>
+                          <pic:cNvPr id="500273479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110170493" name="Picture">
+                  <wp:docPr id="964858213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110170493" name="Picture"/>
+                          <pic:cNvPr id="964858213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815908287" name="Picture">
+                  <wp:docPr id="1768421646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815908287" name="Picture"/>
+                          <pic:cNvPr id="1768421646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069559908" name="Picture">
+                  <wp:docPr id="250841531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069559908" name="Picture"/>
+                          <pic:cNvPr id="250841531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016186617" name="Picture">
+                        <wp:docPr id="723399338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016186617" name="Picture"/>
+                                <pic:cNvPr id="723399338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624065226" name="Picture">
+                  <wp:docPr id="314645056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624065226" name="Picture"/>
+                          <pic:cNvPr id="314645056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784882721" name="Picture">
+                  <wp:docPr id="1919136933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784882721" name="Picture"/>
+                          <pic:cNvPr id="1919136933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999586514" name="Picture">
+                  <wp:docPr id="1195936675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999586514" name="Picture"/>
+                          <pic:cNvPr id="1195936675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663742849" name="Picture">
+                  <wp:docPr id="1303632872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663742849" name="Picture"/>
+                          <pic:cNvPr id="1303632872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876779494" name="Picture">
+                  <wp:docPr id="792052002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876779494" name="Picture"/>
+                          <pic:cNvPr id="792052002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798554240" name="Picture">
+                  <wp:docPr id="738704940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798554240" name="Picture"/>
+                          <pic:cNvPr id="738704940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393342173" name="Picture">
+                        <wp:docPr id="1974911274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393342173" name="Picture"/>
+                                <pic:cNvPr id="1974911274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562058422" name="Picture">
+                  <wp:docPr id="455494933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562058422" name="Picture"/>
+                          <pic:cNvPr id="455494933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564317965" name="Picture">
+                  <wp:docPr id="501145562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564317965" name="Picture"/>
+                          <pic:cNvPr id="501145562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169326451" name="Picture">
+                  <wp:docPr id="1579344602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169326451" name="Picture"/>
+                          <pic:cNvPr id="1579344602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630997090" name="Picture">
+                  <wp:docPr id="392114914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630997090" name="Picture"/>
+                          <pic:cNvPr id="392114914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044946773" name="Picture">
+                  <wp:docPr id="200766631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044946773" name="Picture"/>
+                          <pic:cNvPr id="200766631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571773156" name="Picture">
+                  <wp:docPr id="269342948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571773156" name="Picture"/>
+                          <pic:cNvPr id="269342948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721496210" name="Picture">
+                        <wp:docPr id="957370536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721496210" name="Picture"/>
+                                <pic:cNvPr id="957370536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37659,57 +37659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368998641" name="Picture">
+                  <wp:docPr id="422942424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368998641" name="Picture"/>
+                          <pic:cNvPr id="422942424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37748,57 +37748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830188997" name="Picture">
+                  <wp:docPr id="769396453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830188997" name="Picture"/>
+                          <pic:cNvPr id="769396453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38392,57 +38392,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320624320" name="Picture">
+                  <wp:docPr id="376606438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320624320" name="Picture"/>
+                          <pic:cNvPr id="376606438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39450,57 +39450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695396029" name="Picture">
+                  <wp:docPr id="139015569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695396029" name="Picture"/>
+                          <pic:cNvPr id="139015569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41725,57 +41725,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394162116" name="Picture">
+                        <wp:docPr id="877270167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394162116" name="Picture"/>
+                                <pic:cNvPr id="877270167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43020,57 +43020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059262117" name="Picture">
+                  <wp:docPr id="2107405724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059262117" name="Picture"/>
+                          <pic:cNvPr id="2107405724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43091,57 +43091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677239244" name="Picture">
+                  <wp:docPr id="1632971204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677239244" name="Picture"/>
+                          <pic:cNvPr id="1632971204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43505,57 +43505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003260931" name="Picture">
+                  <wp:docPr id="1714174234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003260931" name="Picture"/>
+                          <pic:cNvPr id="1714174234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>