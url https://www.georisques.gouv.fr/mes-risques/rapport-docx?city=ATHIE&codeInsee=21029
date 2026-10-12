--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735397588" name="Picture">
+                  <wp:docPr id="851479045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735397588" name="Picture"/>
+                          <pic:cNvPr id="851479045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6369237" name="Picture">
+                  <wp:docPr id="1831138057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6369237" name="Picture"/>
+                          <pic:cNvPr id="1831138057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470004670" name="Picture">
+                        <wp:docPr id="1639099600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470004670" name="Picture"/>
+                                <pic:cNvPr id="1639099600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981020914" name="Picture">
+                  <wp:docPr id="390617820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981020914" name="Picture"/>
+                          <pic:cNvPr id="390617820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57865350" name="Picture">
+                  <wp:docPr id="1028042492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57865350" name="Picture"/>
+                          <pic:cNvPr id="1028042492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344859961" name="Picture">
+                  <wp:docPr id="624518632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344859961" name="Picture"/>
+                          <pic:cNvPr id="624518632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078339619" name="Picture">
+                  <wp:docPr id="998335392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078339619" name="Picture"/>
+                          <pic:cNvPr id="998335392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397638577" name="Picture">
+                  <wp:docPr id="878422205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397638577" name="Picture"/>
+                          <pic:cNvPr id="878422205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526321184" name="Picture">
+                        <wp:docPr id="823680772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526321184" name="Picture"/>
+                                <pic:cNvPr id="823680772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000001549" name="Picture">
+                        <wp:docPr id="1271138437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000001549" name="Picture"/>
+                                <pic:cNvPr id="1271138437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="811217966" name="Picture">
+                        <wp:docPr id="2090810232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="811217966" name="Picture"/>
+                                <pic:cNvPr id="2090810232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391765760" name="Picture">
+                        <wp:docPr id="1719584165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391765760" name="Picture"/>
+                                <pic:cNvPr id="1719584165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877914783" name="Picture">
+                        <wp:docPr id="1541277420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877914783" name="Picture"/>
+                                <pic:cNvPr id="1541277420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102578404" name="Picture">
+                        <wp:docPr id="1368712662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102578404" name="Picture"/>
+                                <pic:cNvPr id="1368712662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599690194" name="Picture">
+                        <wp:docPr id="1663178385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599690194" name="Picture"/>
+                                <pic:cNvPr id="1663178385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823992304" name="Picture">
+                        <wp:docPr id="494747692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823992304" name="Picture"/>
+                                <pic:cNvPr id="494747692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890235474" name="Picture">
+                        <wp:docPr id="1167145668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890235474" name="Picture"/>
+                                <pic:cNvPr id="1167145668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444528930" name="Picture">
+                        <wp:docPr id="1745370650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444528930" name="Picture"/>
+                                <pic:cNvPr id="1745370650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641956574" name="Picture">
+                        <wp:docPr id="1263213641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641956574" name="Picture"/>
+                                <pic:cNvPr id="1263213641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174592770" name="Picture">
+                        <wp:docPr id="1093399946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174592770" name="Picture"/>
+                                <pic:cNvPr id="1093399946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731363687" name="Picture">
+                        <wp:docPr id="1011551643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731363687" name="Picture"/>
+                                <pic:cNvPr id="1011551643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55952770" name="Picture">
+                        <wp:docPr id="563018052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55952770" name="Picture"/>
+                                <pic:cNvPr id="563018052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="505840555" name="Picture">
+                        <wp:docPr id="1806599287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="505840555" name="Picture"/>
+                                <pic:cNvPr id="1806599287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561598594" name="Picture">
+                  <wp:docPr id="930656767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561598594" name="Picture"/>
+                          <pic:cNvPr id="930656767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506358168" name="Picture">
+                  <wp:docPr id="657760109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506358168" name="Picture"/>
+                          <pic:cNvPr id="657760109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575058157" name="Picture">
+                  <wp:docPr id="1010662619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575058157" name="Picture"/>
+                          <pic:cNvPr id="1010662619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53141746" name="Picture">
+                  <wp:docPr id="526439659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53141746" name="Picture"/>
+                          <pic:cNvPr id="526439659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020139753" name="Picture">
+                  <wp:docPr id="522183741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020139753" name="Picture"/>
+                          <pic:cNvPr id="522183741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979109288" name="Picture">
+                  <wp:docPr id="2077269406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979109288" name="Picture"/>
+                          <pic:cNvPr id="2077269406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989678752" name="Picture">
+                        <wp:docPr id="1900040298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989678752" name="Picture"/>
+                                <pic:cNvPr id="1900040298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967804889" name="Picture">
+                  <wp:docPr id="345434770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967804889" name="Picture"/>
+                          <pic:cNvPr id="345434770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301892120" name="Picture">
+                  <wp:docPr id="1347687064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301892120" name="Picture"/>
+                          <pic:cNvPr id="1347687064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500273479" name="Picture">
+                  <wp:docPr id="602201080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500273479" name="Picture"/>
+                          <pic:cNvPr id="602201080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964858213" name="Picture">
+                  <wp:docPr id="769054225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964858213" name="Picture"/>
+                          <pic:cNvPr id="769054225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768421646" name="Picture">
+                  <wp:docPr id="1371939259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768421646" name="Picture"/>
+                          <pic:cNvPr id="1371939259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250841531" name="Picture">
+                  <wp:docPr id="744161883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250841531" name="Picture"/>
+                          <pic:cNvPr id="744161883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="723399338" name="Picture">
+                        <wp:docPr id="744207116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="723399338" name="Picture"/>
+                                <pic:cNvPr id="744207116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314645056" name="Picture">
+                  <wp:docPr id="1658202780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314645056" name="Picture"/>
+                          <pic:cNvPr id="1658202780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919136933" name="Picture">
+                  <wp:docPr id="1780579441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919136933" name="Picture"/>
+                          <pic:cNvPr id="1780579441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195936675" name="Picture">
+                  <wp:docPr id="62030041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195936675" name="Picture"/>
+                          <pic:cNvPr id="62030041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303632872" name="Picture">
+                  <wp:docPr id="1319948305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303632872" name="Picture"/>
+                          <pic:cNvPr id="1319948305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792052002" name="Picture">
+                  <wp:docPr id="1303110773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792052002" name="Picture"/>
+                          <pic:cNvPr id="1303110773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738704940" name="Picture">
+                  <wp:docPr id="617377942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738704940" name="Picture"/>
+                          <pic:cNvPr id="617377942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974911274" name="Picture">
+                        <wp:docPr id="1258927348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974911274" name="Picture"/>
+                                <pic:cNvPr id="1258927348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455494933" name="Picture">
+                  <wp:docPr id="265479029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455494933" name="Picture"/>
+                          <pic:cNvPr id="265479029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501145562" name="Picture">
+                  <wp:docPr id="1150341007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501145562" name="Picture"/>
+                          <pic:cNvPr id="1150341007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579344602" name="Picture">
+                  <wp:docPr id="1110994429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579344602" name="Picture"/>
+                          <pic:cNvPr id="1110994429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392114914" name="Picture">
+                  <wp:docPr id="809473934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392114914" name="Picture"/>
+                          <pic:cNvPr id="809473934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200766631" name="Picture">
+                  <wp:docPr id="133735553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200766631" name="Picture"/>
+                          <pic:cNvPr id="133735553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269342948" name="Picture">
+                  <wp:docPr id="2085739628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269342948" name="Picture"/>
+                          <pic:cNvPr id="2085739628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957370536" name="Picture">
+                        <wp:docPr id="1854930760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957370536" name="Picture"/>
+                                <pic:cNvPr id="1854930760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37659,57 +37659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422942424" name="Picture">
+                  <wp:docPr id="1608369632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422942424" name="Picture"/>
+                          <pic:cNvPr id="1608369632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37748,57 +37748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769396453" name="Picture">
+                  <wp:docPr id="2066684901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769396453" name="Picture"/>
+                          <pic:cNvPr id="2066684901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38392,57 +38392,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376606438" name="Picture">
+                  <wp:docPr id="1791745655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376606438" name="Picture"/>
+                          <pic:cNvPr id="1791745655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39450,57 +39450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139015569" name="Picture">
+                  <wp:docPr id="263840127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139015569" name="Picture"/>
+                          <pic:cNvPr id="263840127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41725,57 +41725,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877270167" name="Picture">
+                        <wp:docPr id="1903377488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877270167" name="Picture"/>
+                                <pic:cNvPr id="1903377488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43020,57 +43020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107405724" name="Picture">
+                  <wp:docPr id="315705950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107405724" name="Picture"/>
+                          <pic:cNvPr id="315705950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43091,57 +43091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632971204" name="Picture">
+                  <wp:docPr id="566239958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632971204" name="Picture"/>
+                          <pic:cNvPr id="566239958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43505,57 +43505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714174234" name="Picture">
+                  <wp:docPr id="485789257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714174234" name="Picture"/>
+                          <pic:cNvPr id="485789257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>