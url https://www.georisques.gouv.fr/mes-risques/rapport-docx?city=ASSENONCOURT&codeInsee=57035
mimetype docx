--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91220578" name="Picture">
+                  <wp:docPr id="1475664666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91220578" name="Picture"/>
+                          <pic:cNvPr id="1475664666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12091139" name="Picture">
+                  <wp:docPr id="1710747154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12091139" name="Picture"/>
+                          <pic:cNvPr id="1710747154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1627764022" name="Picture">
+                        <wp:docPr id="1408212113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1627764022" name="Picture"/>
+                                <pic:cNvPr id="1408212113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543401314" name="Picture">
+                  <wp:docPr id="1037574002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543401314" name="Picture"/>
+                          <pic:cNvPr id="1037574002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065927640" name="Picture">
+                  <wp:docPr id="52239997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065927640" name="Picture"/>
+                          <pic:cNvPr id="52239997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473472998" name="Picture">
+                  <wp:docPr id="1144681879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473472998" name="Picture"/>
+                          <pic:cNvPr id="1144681879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988503860" name="Picture">
+                  <wp:docPr id="1032247820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988503860" name="Picture"/>
+                          <pic:cNvPr id="1032247820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283272725" name="Picture">
+                  <wp:docPr id="1479777762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283272725" name="Picture"/>
+                          <pic:cNvPr id="1479777762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126950851" name="Picture">
+                        <wp:docPr id="155655955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126950851" name="Picture"/>
+                                <pic:cNvPr id="155655955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903732542" name="Picture">
+                        <wp:docPr id="239914878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903732542" name="Picture"/>
+                                <pic:cNvPr id="239914878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002419045" name="Picture">
+                        <wp:docPr id="1932340148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002419045" name="Picture"/>
+                                <pic:cNvPr id="1932340148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677698150" name="Picture">
+                        <wp:docPr id="838562984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677698150" name="Picture"/>
+                                <pic:cNvPr id="838562984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2663708" name="Picture">
+                        <wp:docPr id="1607184607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2663708" name="Picture"/>
+                                <pic:cNvPr id="1607184607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570209219" name="Picture">
+                        <wp:docPr id="443956692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570209219" name="Picture"/>
+                                <pic:cNvPr id="443956692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762839842" name="Picture">
+                        <wp:docPr id="1730389207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762839842" name="Picture"/>
+                                <pic:cNvPr id="1730389207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1671024212" name="Picture">
+                        <wp:docPr id="1277959024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1671024212" name="Picture"/>
+                                <pic:cNvPr id="1277959024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314764496" name="Picture">
+                        <wp:docPr id="1726818079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314764496" name="Picture"/>
+                                <pic:cNvPr id="1726818079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664101074" name="Picture">
+                        <wp:docPr id="392142552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664101074" name="Picture"/>
+                                <pic:cNvPr id="392142552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906798276" name="Picture">
+                        <wp:docPr id="367560974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906798276" name="Picture"/>
+                                <pic:cNvPr id="367560974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572782164" name="Picture">
+                        <wp:docPr id="1040459568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572782164" name="Picture"/>
+                                <pic:cNvPr id="1040459568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198606172" name="Picture">
+                        <wp:docPr id="1794048240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198606172" name="Picture"/>
+                                <pic:cNvPr id="1794048240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971037970" name="Picture">
+                        <wp:docPr id="1814168512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971037970" name="Picture"/>
+                                <pic:cNvPr id="1814168512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553578110" name="Picture">
+                        <wp:docPr id="1966965244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553578110" name="Picture"/>
+                                <pic:cNvPr id="1966965244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523923318" name="Picture">
+                  <wp:docPr id="543666108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523923318" name="Picture"/>
+                          <pic:cNvPr id="543666108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432927598" name="Picture">
+                  <wp:docPr id="1479735778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432927598" name="Picture"/>
+                          <pic:cNvPr id="1479735778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966299092" name="Picture">
+                  <wp:docPr id="523956066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966299092" name="Picture"/>
+                          <pic:cNvPr id="523956066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914359082" name="Picture">
+                  <wp:docPr id="1755089583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914359082" name="Picture"/>
+                          <pic:cNvPr id="1755089583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835699421" name="Picture">
+                  <wp:docPr id="1935087055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835699421" name="Picture"/>
+                          <pic:cNvPr id="1935087055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024622983" name="Picture">
+                  <wp:docPr id="919643173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024622983" name="Picture"/>
+                          <pic:cNvPr id="919643173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807718556" name="Picture">
+                        <wp:docPr id="282513817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807718556" name="Picture"/>
+                                <pic:cNvPr id="282513817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1720014147" name="Picture">
+                        <wp:docPr id="1695987760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1720014147" name="Picture"/>
+                                <pic:cNvPr id="1695987760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390724563" name="Picture">
+                  <wp:docPr id="1039437888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390724563" name="Picture"/>
+                          <pic:cNvPr id="1039437888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584068782" name="Picture">
+                  <wp:docPr id="1268108507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584068782" name="Picture"/>
+                          <pic:cNvPr id="1268108507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302612845" name="Picture">
+                  <wp:docPr id="462568097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302612845" name="Picture"/>
+                          <pic:cNvPr id="462568097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260830866" name="Picture">
+                  <wp:docPr id="686606359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260830866" name="Picture"/>
+                          <pic:cNvPr id="686606359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747046269" name="Picture">
+                  <wp:docPr id="1255937605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747046269" name="Picture"/>
+                          <pic:cNvPr id="1255937605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307083193" name="Picture">
+                  <wp:docPr id="55069078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307083193" name="Picture"/>
+                          <pic:cNvPr id="55069078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694501774" name="Picture">
+                        <wp:docPr id="835398812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694501774" name="Picture"/>
+                                <pic:cNvPr id="835398812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437225704" name="Picture">
+                  <wp:docPr id="1888409546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437225704" name="Picture"/>
+                          <pic:cNvPr id="1888409546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718221061" name="Picture">
+                  <wp:docPr id="2116281689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718221061" name="Picture"/>
+                          <pic:cNvPr id="2116281689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052900920" name="Picture">
+                  <wp:docPr id="1138722305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052900920" name="Picture"/>
+                          <pic:cNvPr id="1138722305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118180519" name="Picture">
+                  <wp:docPr id="529224743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118180519" name="Picture"/>
+                          <pic:cNvPr id="529224743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962145476" name="Picture">
+                  <wp:docPr id="2091823507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962145476" name="Picture"/>
+                          <pic:cNvPr id="2091823507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498105382" name="Picture">
+                  <wp:docPr id="1031416780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498105382" name="Picture"/>
+                          <pic:cNvPr id="1031416780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197357771" name="Picture">
+                        <wp:docPr id="1678856162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197357771" name="Picture"/>
+                                <pic:cNvPr id="1678856162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502687050" name="Picture">
+                  <wp:docPr id="148454631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502687050" name="Picture"/>
+                          <pic:cNvPr id="148454631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491743238" name="Picture">
+                  <wp:docPr id="889961930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491743238" name="Picture"/>
+                          <pic:cNvPr id="889961930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707062845" name="Picture">
+                  <wp:docPr id="316447015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707062845" name="Picture"/>
+                          <pic:cNvPr id="316447015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72528437" name="Picture">
+                  <wp:docPr id="979276291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72528437" name="Picture"/>
+                          <pic:cNvPr id="979276291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198921194" name="Picture">
+                  <wp:docPr id="1893252114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198921194" name="Picture"/>
+                          <pic:cNvPr id="1893252114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822906281" name="Picture">
+                  <wp:docPr id="1751160424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822906281" name="Picture"/>
+                          <pic:cNvPr id="1751160424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974538669" name="Picture">
+                        <wp:docPr id="1902955086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974538669" name="Picture"/>
+                                <pic:cNvPr id="1902955086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788506116" name="Picture">
+                  <wp:docPr id="1209861611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788506116" name="Picture"/>
+                          <pic:cNvPr id="1209861611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651994969" name="Picture">
+                  <wp:docPr id="1597282332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651994969" name="Picture"/>
+                          <pic:cNvPr id="1597282332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587694061" name="Picture">
+                  <wp:docPr id="1550481166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587694061" name="Picture"/>
+                          <pic:cNvPr id="1550481166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821218108" name="Picture">
+                  <wp:docPr id="922592442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821218108" name="Picture"/>
+                          <pic:cNvPr id="922592442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805422997" name="Picture">
+                  <wp:docPr id="1512039623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805422997" name="Picture"/>
+                          <pic:cNvPr id="1512039623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198889463" name="Picture">
+                  <wp:docPr id="2098775826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198889463" name="Picture"/>
+                          <pic:cNvPr id="2098775826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480435264" name="Picture">
+                  <wp:docPr id="1801219762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480435264" name="Picture"/>
+                          <pic:cNvPr id="1801219762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252957887" name="Picture">
+                  <wp:docPr id="1948467580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252957887" name="Picture"/>
+                          <pic:cNvPr id="1948467580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073578084" name="Picture">
+                  <wp:docPr id="196941669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073578084" name="Picture"/>
+                          <pic:cNvPr id="196941669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>