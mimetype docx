--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152146443" name="Picture">
+                  <wp:docPr id="685415213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152146443" name="Picture"/>
+                          <pic:cNvPr id="685415213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984815080" name="Picture">
+                  <wp:docPr id="1294678862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984815080" name="Picture"/>
+                          <pic:cNvPr id="1294678862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17744193" name="Picture">
+                        <wp:docPr id="164066652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17744193" name="Picture"/>
+                                <pic:cNvPr id="164066652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830937171" name="Picture">
+                  <wp:docPr id="2111022603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830937171" name="Picture"/>
+                          <pic:cNvPr id="2111022603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822604918" name="Picture">
+                  <wp:docPr id="321054102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822604918" name="Picture"/>
+                          <pic:cNvPr id="321054102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920084480" name="Picture">
+                  <wp:docPr id="819516086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920084480" name="Picture"/>
+                          <pic:cNvPr id="819516086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483111657" name="Picture">
+                  <wp:docPr id="178680334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483111657" name="Picture"/>
+                          <pic:cNvPr id="178680334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885069102" name="Picture">
+                  <wp:docPr id="1755737430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885069102" name="Picture"/>
+                          <pic:cNvPr id="1755737430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262735840" name="Picture">
+                        <wp:docPr id="1396965271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262735840" name="Picture"/>
+                                <pic:cNvPr id="1396965271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719572867" name="Picture">
+                        <wp:docPr id="1993998297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719572867" name="Picture"/>
+                                <pic:cNvPr id="1993998297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286189486" name="Picture">
+                        <wp:docPr id="2110539569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286189486" name="Picture"/>
+                                <pic:cNvPr id="2110539569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851977979" name="Picture">
+                        <wp:docPr id="1229995822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851977979" name="Picture"/>
+                                <pic:cNvPr id="1229995822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871537505" name="Picture">
+                        <wp:docPr id="1267161886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871537505" name="Picture"/>
+                                <pic:cNvPr id="1267161886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438640197" name="Picture">
+                        <wp:docPr id="1850922678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438640197" name="Picture"/>
+                                <pic:cNvPr id="1850922678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931141611" name="Picture">
+                        <wp:docPr id="1106454924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931141611" name="Picture"/>
+                                <pic:cNvPr id="1106454924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596430883" name="Picture">
+                        <wp:docPr id="266600424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596430883" name="Picture"/>
+                                <pic:cNvPr id="266600424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="569332780" name="Picture">
+                        <wp:docPr id="1316323774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="569332780" name="Picture"/>
+                                <pic:cNvPr id="1316323774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076284903" name="Picture">
+                        <wp:docPr id="405109430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076284903" name="Picture"/>
+                                <pic:cNvPr id="405109430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="70892528" name="Picture">
+                        <wp:docPr id="589279804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="70892528" name="Picture"/>
+                                <pic:cNvPr id="589279804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704087555" name="Picture">
+                        <wp:docPr id="983727299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704087555" name="Picture"/>
+                                <pic:cNvPr id="983727299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527118483" name="Picture">
+                        <wp:docPr id="135591384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527118483" name="Picture"/>
+                                <pic:cNvPr id="135591384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893423430" name="Picture">
+                        <wp:docPr id="413190046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893423430" name="Picture"/>
+                                <pic:cNvPr id="413190046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224536569" name="Picture">
+                        <wp:docPr id="598258006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224536569" name="Picture"/>
+                                <pic:cNvPr id="598258006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479657475" name="Picture">
+                  <wp:docPr id="1102623288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479657475" name="Picture"/>
+                          <pic:cNvPr id="1102623288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708286458" name="Picture">
+                  <wp:docPr id="341144157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708286458" name="Picture"/>
+                          <pic:cNvPr id="341144157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302617414" name="Picture">
+                  <wp:docPr id="426763622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302617414" name="Picture"/>
+                          <pic:cNvPr id="426763622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047216887" name="Picture">
+                  <wp:docPr id="1888264272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047216887" name="Picture"/>
+                          <pic:cNvPr id="1888264272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915835062" name="Picture">
+                  <wp:docPr id="1767710243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915835062" name="Picture"/>
+                          <pic:cNvPr id="1767710243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369117155" name="Picture">
+                  <wp:docPr id="737144782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369117155" name="Picture"/>
+                          <pic:cNvPr id="737144782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951523834" name="Picture">
+                        <wp:docPr id="1893422082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951523834" name="Picture"/>
+                                <pic:cNvPr id="1893422082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367114274" name="Picture">
+                  <wp:docPr id="207292869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367114274" name="Picture"/>
+                          <pic:cNvPr id="207292869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210745819" name="Picture">
+                  <wp:docPr id="267589135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210745819" name="Picture"/>
+                          <pic:cNvPr id="267589135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000340355" name="Picture">
+                  <wp:docPr id="622999735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000340355" name="Picture"/>
+                          <pic:cNvPr id="622999735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768686360" name="Picture">
+                  <wp:docPr id="323731865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768686360" name="Picture"/>
+                          <pic:cNvPr id="323731865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034780064" name="Picture">
+                  <wp:docPr id="590831721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034780064" name="Picture"/>
+                          <pic:cNvPr id="590831721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541512607" name="Picture">
+                  <wp:docPr id="1640559673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541512607" name="Picture"/>
+                          <pic:cNvPr id="1640559673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498992794" name="Picture">
+                        <wp:docPr id="2099878879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498992794" name="Picture"/>
+                                <pic:cNvPr id="2099878879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143617661" name="Picture">
+                  <wp:docPr id="1010554913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143617661" name="Picture"/>
+                          <pic:cNvPr id="1010554913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426912239" name="Picture">
+                  <wp:docPr id="1101254438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426912239" name="Picture"/>
+                          <pic:cNvPr id="1101254438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521670753" name="Picture">
+                  <wp:docPr id="1226918903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521670753" name="Picture"/>
+                          <pic:cNvPr id="1226918903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77318376" name="Picture">
+                  <wp:docPr id="1353119613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77318376" name="Picture"/>
+                          <pic:cNvPr id="1353119613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957133809" name="Picture">
+                  <wp:docPr id="917397921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957133809" name="Picture"/>
+                          <pic:cNvPr id="917397921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456797705" name="Picture">
+                  <wp:docPr id="1770735170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456797705" name="Picture"/>
+                          <pic:cNvPr id="1770735170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050690738" name="Picture">
+                        <wp:docPr id="100810455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050690738" name="Picture"/>
+                                <pic:cNvPr id="100810455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434777428" name="Picture">
+                  <wp:docPr id="99423937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434777428" name="Picture"/>
+                          <pic:cNvPr id="99423937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904791798" name="Picture">
+                  <wp:docPr id="1991078473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904791798" name="Picture"/>
+                          <pic:cNvPr id="1991078473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165105965" name="Picture">
+                  <wp:docPr id="1632509645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165105965" name="Picture"/>
+                          <pic:cNvPr id="1632509645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229271162" name="Picture">
+                  <wp:docPr id="1580692369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229271162" name="Picture"/>
+                          <pic:cNvPr id="1580692369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215565842" name="Picture">
+                  <wp:docPr id="1133866276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215565842" name="Picture"/>
+                          <pic:cNvPr id="1133866276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068773533" name="Picture">
+                  <wp:docPr id="1388096493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068773533" name="Picture"/>
+                          <pic:cNvPr id="1388096493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586019810" name="Picture">
+                  <wp:docPr id="157280063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586019810" name="Picture"/>
+                          <pic:cNvPr id="157280063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325092761" name="Picture">
+                  <wp:docPr id="1394358080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325092761" name="Picture"/>
+                          <pic:cNvPr id="1394358080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692793934" name="Picture">
+                  <wp:docPr id="1922626151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692793934" name="Picture"/>
+                          <pic:cNvPr id="1922626151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1596335070" name="Picture">
+                        <wp:docPr id="1906242680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1596335070" name="Picture"/>
+                                <pic:cNvPr id="1906242680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350921720" name="Picture">
+                  <wp:docPr id="1151347686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350921720" name="Picture"/>
+                          <pic:cNvPr id="1151347686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407041833" name="Picture">
+                  <wp:docPr id="1743106132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407041833" name="Picture"/>
+                          <pic:cNvPr id="1743106132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202567288" name="Picture">
+                  <wp:docPr id="1553014344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202567288" name="Picture"/>
+                          <pic:cNvPr id="1553014344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195558024" name="Picture">
+                  <wp:docPr id="189682226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195558024" name="Picture"/>
+                          <pic:cNvPr id="189682226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691245973" name="Picture">
+                  <wp:docPr id="2126052303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691245973" name="Picture"/>
+                          <pic:cNvPr id="2126052303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503075852" name="Picture">
+                  <wp:docPr id="2021136775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503075852" name="Picture"/>
+                          <pic:cNvPr id="2021136775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155534756" name="Picture">
+                        <wp:docPr id="1194586785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155534756" name="Picture"/>
+                                <pic:cNvPr id="1194586785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986407604" name="Picture">
+                  <wp:docPr id="2143252449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986407604" name="Picture"/>
+                          <pic:cNvPr id="2143252449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745250142" name="Picture">
+                  <wp:docPr id="24648209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745250142" name="Picture"/>
+                          <pic:cNvPr id="24648209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086126599" name="Picture">
+                  <wp:docPr id="6429204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086126599" name="Picture"/>
+                          <pic:cNvPr id="6429204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>