--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557648840" name="Picture">
+                  <wp:docPr id="1857909427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557648840" name="Picture"/>
+                          <pic:cNvPr id="1857909427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478876361" name="Picture">
+                  <wp:docPr id="948359536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478876361" name="Picture"/>
+                          <pic:cNvPr id="948359536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23983767" name="Picture">
+                        <wp:docPr id="1780495602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23983767" name="Picture"/>
+                                <pic:cNvPr id="1780495602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11495748" name="Picture">
+                  <wp:docPr id="1832465518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11495748" name="Picture"/>
+                          <pic:cNvPr id="1832465518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013701846" name="Picture">
+                  <wp:docPr id="983969612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013701846" name="Picture"/>
+                          <pic:cNvPr id="983969612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870311801" name="Picture">
+                  <wp:docPr id="913519090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870311801" name="Picture"/>
+                          <pic:cNvPr id="913519090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142810363" name="Picture">
+                  <wp:docPr id="1697476282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142810363" name="Picture"/>
+                          <pic:cNvPr id="1697476282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464191584" name="Picture">
+                  <wp:docPr id="474069509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464191584" name="Picture"/>
+                          <pic:cNvPr id="474069509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243242084" name="Picture">
+                        <wp:docPr id="10076340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243242084" name="Picture"/>
+                                <pic:cNvPr id="10076340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344419547" name="Picture">
+                        <wp:docPr id="751626060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344419547" name="Picture"/>
+                                <pic:cNvPr id="751626060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893520584" name="Picture">
+                        <wp:docPr id="1954371660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893520584" name="Picture"/>
+                                <pic:cNvPr id="1954371660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146508773" name="Picture">
+                        <wp:docPr id="243498403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146508773" name="Picture"/>
+                                <pic:cNvPr id="243498403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984560036" name="Picture">
+                        <wp:docPr id="1700030631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984560036" name="Picture"/>
+                                <pic:cNvPr id="1700030631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107481036" name="Picture">
+                        <wp:docPr id="2114750346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107481036" name="Picture"/>
+                                <pic:cNvPr id="2114750346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604295134" name="Picture">
+                        <wp:docPr id="1391637689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604295134" name="Picture"/>
+                                <pic:cNvPr id="1391637689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918093942" name="Picture">
+                        <wp:docPr id="282413530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918093942" name="Picture"/>
+                                <pic:cNvPr id="282413530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406776106" name="Picture">
+                        <wp:docPr id="887255822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406776106" name="Picture"/>
+                                <pic:cNvPr id="887255822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044445611" name="Picture">
+                        <wp:docPr id="2015104979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044445611" name="Picture"/>
+                                <pic:cNvPr id="2015104979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613423631" name="Picture">
+                        <wp:docPr id="1797820993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613423631" name="Picture"/>
+                                <pic:cNvPr id="1797820993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312852201" name="Picture">
+                        <wp:docPr id="639762180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312852201" name="Picture"/>
+                                <pic:cNvPr id="639762180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23580789" name="Picture">
+                        <wp:docPr id="98741633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23580789" name="Picture"/>
+                                <pic:cNvPr id="98741633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381765544" name="Picture">
+                        <wp:docPr id="1137542200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381765544" name="Picture"/>
+                                <pic:cNvPr id="1137542200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1762408530" name="Picture">
+                        <wp:docPr id="1676942843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1762408530" name="Picture"/>
+                                <pic:cNvPr id="1676942843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103525804" name="Picture">
+                  <wp:docPr id="1166780982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103525804" name="Picture"/>
+                          <pic:cNvPr id="1166780982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114785690" name="Picture">
+                  <wp:docPr id="1851920674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114785690" name="Picture"/>
+                          <pic:cNvPr id="1851920674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684214845" name="Picture">
+                  <wp:docPr id="752328999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684214845" name="Picture"/>
+                          <pic:cNvPr id="752328999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919418775" name="Picture">
+                  <wp:docPr id="391993439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919418775" name="Picture"/>
+                          <pic:cNvPr id="391993439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858145497" name="Picture">
+                  <wp:docPr id="1329000867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858145497" name="Picture"/>
+                          <pic:cNvPr id="1329000867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047594382" name="Picture">
+                  <wp:docPr id="426273166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047594382" name="Picture"/>
+                          <pic:cNvPr id="426273166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117541537" name="Picture">
+                        <wp:docPr id="1681316375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117541537" name="Picture"/>
+                                <pic:cNvPr id="1681316375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032715601" name="Picture">
+                  <wp:docPr id="1338690276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032715601" name="Picture"/>
+                          <pic:cNvPr id="1338690276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221834276" name="Picture">
+                  <wp:docPr id="1825775646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221834276" name="Picture"/>
+                          <pic:cNvPr id="1825775646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107428768" name="Picture">
+                  <wp:docPr id="1055373809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107428768" name="Picture"/>
+                          <pic:cNvPr id="1055373809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901277684" name="Picture">
+                  <wp:docPr id="286198863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901277684" name="Picture"/>
+                          <pic:cNvPr id="286198863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16098096" name="Picture">
+                  <wp:docPr id="1668425023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16098096" name="Picture"/>
+                          <pic:cNvPr id="1668425023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383656570" name="Picture">
+                  <wp:docPr id="1254860864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383656570" name="Picture"/>
+                          <pic:cNvPr id="1254860864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054026471" name="Picture">
+                        <wp:docPr id="671449092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054026471" name="Picture"/>
+                                <pic:cNvPr id="671449092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24338555" name="Picture">
+                        <wp:docPr id="1782964293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24338555" name="Picture"/>
+                                <pic:cNvPr id="1782964293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25712,57 +25712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107351206" name="Picture">
+                  <wp:docPr id="1517100046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107351206" name="Picture"/>
+                          <pic:cNvPr id="1517100046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25801,57 +25801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567452133" name="Picture">
+                  <wp:docPr id="841810938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567452133" name="Picture"/>
+                          <pic:cNvPr id="841810938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26433,57 +26433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191688331" name="Picture">
+                  <wp:docPr id="2007992882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191688331" name="Picture"/>
+                          <pic:cNvPr id="2007992882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27377,57 +27377,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735050781" name="Picture">
+                  <wp:docPr id="1999030831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735050781" name="Picture"/>
+                          <pic:cNvPr id="1999030831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27480,57 +27480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814521086" name="Picture">
+                  <wp:docPr id="824272882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814521086" name="Picture"/>
+                          <pic:cNvPr id="824272882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28818,57 +28818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467629603" name="Picture">
+                  <wp:docPr id="38676588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467629603" name="Picture"/>
+                          <pic:cNvPr id="38676588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30006,57 +30006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490543824" name="Picture">
+                  <wp:docPr id="399832123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490543824" name="Picture"/>
+                          <pic:cNvPr id="399832123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30095,57 +30095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107516658" name="Picture">
+                  <wp:docPr id="493229204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107516658" name="Picture"/>
+                          <pic:cNvPr id="493229204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30775,57 +30775,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219526477" name="Picture">
+                  <wp:docPr id="384667132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219526477" name="Picture"/>
+                          <pic:cNvPr id="384667132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31836,57 +31836,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192350689" name="Picture">
+                  <wp:docPr id="2089046451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192350689" name="Picture"/>
+                          <pic:cNvPr id="2089046451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31939,57 +31939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761699032" name="Picture">
+                  <wp:docPr id="1577196587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761699032" name="Picture"/>
+                          <pic:cNvPr id="1577196587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33397,57 +33397,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525865870" name="Picture">
+                  <wp:docPr id="523306063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525865870" name="Picture"/>
+                          <pic:cNvPr id="523306063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34594,57 +34594,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1327709141" name="Picture">
+                        <wp:docPr id="1408654989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1327709141" name="Picture"/>
+                                <pic:cNvPr id="1408654989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36764,57 +36764,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23674613" name="Picture">
+                  <wp:docPr id="1893476632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23674613" name="Picture"/>
+                          <pic:cNvPr id="1893476632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36853,57 +36853,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520327858" name="Picture">
+                  <wp:docPr id="1405471100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520327858" name="Picture"/>
+                          <pic:cNvPr id="1405471100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37497,57 +37497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227419412" name="Picture">
+                  <wp:docPr id="841414591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227419412" name="Picture"/>
+                          <pic:cNvPr id="841414591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38495,57 +38495,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828290263" name="Picture">
+                  <wp:docPr id="373306225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828290263" name="Picture"/>
+                          <pic:cNvPr id="373306225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96467882" name="Picture">
+                  <wp:docPr id="1161920847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96467882" name="Picture"/>
+                          <pic:cNvPr id="1161920847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39975,57 +39975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479195103" name="Picture">
+                  <wp:docPr id="1787185584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479195103" name="Picture"/>
+                          <pic:cNvPr id="1787185584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41118,57 +41118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757742034" name="Picture">
+                        <wp:docPr id="198413293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757742034" name="Picture"/>
+                                <pic:cNvPr id="198413293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42389,57 +42389,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660170244" name="Picture">
+                  <wp:docPr id="1755507888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660170244" name="Picture"/>
+                          <pic:cNvPr id="1755507888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42469,57 +42469,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256343030" name="Picture">
+                  <wp:docPr id="1918116326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256343030" name="Picture"/>
+                          <pic:cNvPr id="1918116326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42948,57 +42948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721581522" name="Picture">
+                  <wp:docPr id="1024921403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721581522" name="Picture"/>
+                          <pic:cNvPr id="1024921403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44992,57 +44992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541711366" name="Picture">
+                  <wp:docPr id="758312220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541711366" name="Picture"/>
+                          <pic:cNvPr id="758312220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45072,57 +45072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622457458" name="Picture">
+                  <wp:docPr id="2145114498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622457458" name="Picture"/>
+                          <pic:cNvPr id="2145114498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45551,57 +45551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033847090" name="Picture">
+                  <wp:docPr id="712101619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033847090" name="Picture"/>
+                          <pic:cNvPr id="712101619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47566,57 +47566,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333658530" name="Picture">
+                  <wp:docPr id="1821203952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333658530" name="Picture"/>
+                          <pic:cNvPr id="1821203952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47637,57 +47637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458655360" name="Picture">
+                  <wp:docPr id="1304141354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458655360" name="Picture"/>
+                          <pic:cNvPr id="1304141354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48051,57 +48051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143007479" name="Picture">
+                  <wp:docPr id="1771689784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143007479" name="Picture"/>
+                          <pic:cNvPr id="1771689784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>