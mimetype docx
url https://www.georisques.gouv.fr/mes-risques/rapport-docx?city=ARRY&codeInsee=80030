--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071149153" name="Picture">
+                  <wp:docPr id="270160678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071149153" name="Picture"/>
+                          <pic:cNvPr id="270160678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686479092" name="Picture">
+                  <wp:docPr id="2119369471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686479092" name="Picture"/>
+                          <pic:cNvPr id="2119369471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="532529149" name="Picture">
+                        <wp:docPr id="1041920159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="532529149" name="Picture"/>
+                                <pic:cNvPr id="1041920159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496289346" name="Picture">
+                  <wp:docPr id="80899275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496289346" name="Picture"/>
+                          <pic:cNvPr id="80899275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240048014" name="Picture">
+                  <wp:docPr id="194249227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240048014" name="Picture"/>
+                          <pic:cNvPr id="194249227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244932666" name="Picture">
+                  <wp:docPr id="509608939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244932666" name="Picture"/>
+                          <pic:cNvPr id="509608939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603127149" name="Picture">
+                  <wp:docPr id="194537409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603127149" name="Picture"/>
+                          <pic:cNvPr id="194537409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257805478" name="Picture">
+                  <wp:docPr id="382567099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257805478" name="Picture"/>
+                          <pic:cNvPr id="382567099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368618027" name="Picture">
+                        <wp:docPr id="2117866924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368618027" name="Picture"/>
+                                <pic:cNvPr id="2117866924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="296238391" name="Picture">
+                        <wp:docPr id="753932570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="296238391" name="Picture"/>
+                                <pic:cNvPr id="753932570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109557690" name="Picture">
+                        <wp:docPr id="805645087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109557690" name="Picture"/>
+                                <pic:cNvPr id="805645087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303352878" name="Picture">
+                        <wp:docPr id="998693741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303352878" name="Picture"/>
+                                <pic:cNvPr id="998693741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1623004269" name="Picture">
+                        <wp:docPr id="1854443668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1623004269" name="Picture"/>
+                                <pic:cNvPr id="1854443668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464430128" name="Picture">
+                        <wp:docPr id="1534883504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464430128" name="Picture"/>
+                                <pic:cNvPr id="1534883504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978234731" name="Picture">
+                        <wp:docPr id="1639821461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978234731" name="Picture"/>
+                                <pic:cNvPr id="1639821461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417502618" name="Picture">
+                        <wp:docPr id="1588052648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417502618" name="Picture"/>
+                                <pic:cNvPr id="1588052648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="949512570" name="Picture">
+                        <wp:docPr id="1674516492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="949512570" name="Picture"/>
+                                <pic:cNvPr id="1674516492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211914576" name="Picture">
+                        <wp:docPr id="1231634474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211914576" name="Picture"/>
+                                <pic:cNvPr id="1231634474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398496218" name="Picture">
+                        <wp:docPr id="310520302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398496218" name="Picture"/>
+                                <pic:cNvPr id="310520302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730300832" name="Picture">
+                        <wp:docPr id="1412912807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730300832" name="Picture"/>
+                                <pic:cNvPr id="1412912807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130385021" name="Picture">
+                        <wp:docPr id="1091427297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130385021" name="Picture"/>
+                                <pic:cNvPr id="1091427297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329809304" name="Picture">
+                        <wp:docPr id="8400633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329809304" name="Picture"/>
+                                <pic:cNvPr id="8400633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686508344" name="Picture">
+                        <wp:docPr id="275173326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686508344" name="Picture"/>
+                                <pic:cNvPr id="275173326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231326093" name="Picture">
+                  <wp:docPr id="10152960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231326093" name="Picture"/>
+                          <pic:cNvPr id="10152960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440404227" name="Picture">
+                  <wp:docPr id="1739492551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440404227" name="Picture"/>
+                          <pic:cNvPr id="1739492551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814197259" name="Picture">
+                  <wp:docPr id="84135229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814197259" name="Picture"/>
+                          <pic:cNvPr id="84135229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607938908" name="Picture">
+                  <wp:docPr id="851099318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607938908" name="Picture"/>
+                          <pic:cNvPr id="851099318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093432142" name="Picture">
+                  <wp:docPr id="913528183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093432142" name="Picture"/>
+                          <pic:cNvPr id="913528183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973164385" name="Picture">
+                  <wp:docPr id="464269886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973164385" name="Picture"/>
+                          <pic:cNvPr id="464269886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089932279" name="Picture">
+                        <wp:docPr id="305366315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089932279" name="Picture"/>
+                                <pic:cNvPr id="305366315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678879337" name="Picture">
+                        <wp:docPr id="211921645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678879337" name="Picture"/>
+                                <pic:cNvPr id="211921645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916557287" name="Picture">
+                  <wp:docPr id="854091293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916557287" name="Picture"/>
+                          <pic:cNvPr id="854091293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175636086" name="Picture">
+                  <wp:docPr id="963763079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175636086" name="Picture"/>
+                          <pic:cNvPr id="963763079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800682047" name="Picture">
+                  <wp:docPr id="948365446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800682047" name="Picture"/>
+                          <pic:cNvPr id="948365446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49229588" name="Picture">
+                  <wp:docPr id="542995980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49229588" name="Picture"/>
+                          <pic:cNvPr id="542995980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185465487" name="Picture">
+                  <wp:docPr id="1363902024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185465487" name="Picture"/>
+                          <pic:cNvPr id="1363902024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319506611" name="Picture">
+                  <wp:docPr id="1236267231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319506611" name="Picture"/>
+                          <pic:cNvPr id="1236267231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64313661" name="Picture">
+                        <wp:docPr id="2052358480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64313661" name="Picture"/>
+                                <pic:cNvPr id="2052358480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255327524" name="Picture">
+                  <wp:docPr id="1280032717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255327524" name="Picture"/>
+                          <pic:cNvPr id="1280032717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436324873" name="Picture">
+                  <wp:docPr id="176433034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436324873" name="Picture"/>
+                          <pic:cNvPr id="176433034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734412739" name="Picture">
+                  <wp:docPr id="1648746706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734412739" name="Picture"/>
+                          <pic:cNvPr id="1648746706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668261658" name="Picture">
+                  <wp:docPr id="1521878571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668261658" name="Picture"/>
+                          <pic:cNvPr id="1521878571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177450466" name="Picture">
+                  <wp:docPr id="1164907733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177450466" name="Picture"/>
+                          <pic:cNvPr id="1164907733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614011483" name="Picture">
+                  <wp:docPr id="456778289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614011483" name="Picture"/>
+                          <pic:cNvPr id="456778289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482814475" name="Picture">
+                        <wp:docPr id="794468165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482814475" name="Picture"/>
+                                <pic:cNvPr id="794468165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881204738" name="Picture">
+                  <wp:docPr id="2066139381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881204738" name="Picture"/>
+                          <pic:cNvPr id="2066139381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249676227" name="Picture">
+                  <wp:docPr id="822134738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249676227" name="Picture"/>
+                          <pic:cNvPr id="822134738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414383845" name="Picture">
+                  <wp:docPr id="1519325715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414383845" name="Picture"/>
+                          <pic:cNvPr id="1519325715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880292574" name="Picture">
+                  <wp:docPr id="2028749301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880292574" name="Picture"/>
+                          <pic:cNvPr id="2028749301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250316519" name="Picture">
+                  <wp:docPr id="442792782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250316519" name="Picture"/>
+                          <pic:cNvPr id="442792782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762841061" name="Picture">
+                  <wp:docPr id="444344191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762841061" name="Picture"/>
+                          <pic:cNvPr id="444344191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145075405" name="Picture">
+                        <wp:docPr id="312163410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145075405" name="Picture"/>
+                                <pic:cNvPr id="312163410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296133826" name="Picture">
+                  <wp:docPr id="851805104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296133826" name="Picture"/>
+                          <pic:cNvPr id="851805104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876651007" name="Picture">
+                  <wp:docPr id="2046246934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876651007" name="Picture"/>
+                          <pic:cNvPr id="2046246934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805068089" name="Picture">
+                  <wp:docPr id="758248247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805068089" name="Picture"/>
+                          <pic:cNvPr id="758248247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811989873" name="Picture">
+                  <wp:docPr id="742449602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811989873" name="Picture"/>
+                          <pic:cNvPr id="742449602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920083420" name="Picture">
+                  <wp:docPr id="1521004436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920083420" name="Picture"/>
+                          <pic:cNvPr id="1521004436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863552748" name="Picture">
+                  <wp:docPr id="793306328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863552748" name="Picture"/>
+                          <pic:cNvPr id="793306328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353937882" name="Picture">
+                  <wp:docPr id="3085021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353937882" name="Picture"/>
+                          <pic:cNvPr id="3085021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177022120" name="Picture">
+                  <wp:docPr id="1587388853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177022120" name="Picture"/>
+                          <pic:cNvPr id="1587388853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521363557" name="Picture">
+                  <wp:docPr id="1517598933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521363557" name="Picture"/>
+                          <pic:cNvPr id="1517598933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>