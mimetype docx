--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036802952" name="Picture">
+                  <wp:docPr id="2103677707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036802952" name="Picture"/>
+                          <pic:cNvPr id="2103677707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132233117" name="Picture">
+                  <wp:docPr id="1735272281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132233117" name="Picture"/>
+                          <pic:cNvPr id="1735272281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365274315" name="Picture">
+                        <wp:docPr id="2124297417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365274315" name="Picture"/>
+                                <pic:cNvPr id="2124297417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240000786" name="Picture">
+                  <wp:docPr id="1645379247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240000786" name="Picture"/>
+                          <pic:cNvPr id="1645379247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489316182" name="Picture">
+                  <wp:docPr id="113621684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489316182" name="Picture"/>
+                          <pic:cNvPr id="113621684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13582737" name="Picture">
+                  <wp:docPr id="1691279052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13582737" name="Picture"/>
+                          <pic:cNvPr id="1691279052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786809714" name="Picture">
+                  <wp:docPr id="1203406776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786809714" name="Picture"/>
+                          <pic:cNvPr id="1203406776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346886256" name="Picture">
+                  <wp:docPr id="443431954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346886256" name="Picture"/>
+                          <pic:cNvPr id="443431954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332361448" name="Picture">
+                        <wp:docPr id="1472942745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332361448" name="Picture"/>
+                                <pic:cNvPr id="1472942745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="742014776" name="Picture">
+                        <wp:docPr id="807339663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="742014776" name="Picture"/>
+                                <pic:cNvPr id="807339663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773175619" name="Picture">
+                        <wp:docPr id="1763454326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773175619" name="Picture"/>
+                                <pic:cNvPr id="1763454326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622154636" name="Picture">
+                        <wp:docPr id="1257095615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622154636" name="Picture"/>
+                                <pic:cNvPr id="1257095615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524367353" name="Picture">
+                        <wp:docPr id="52558709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524367353" name="Picture"/>
+                                <pic:cNvPr id="52558709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274208926" name="Picture">
+                        <wp:docPr id="1024121561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274208926" name="Picture"/>
+                                <pic:cNvPr id="1024121561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730501937" name="Picture">
+                        <wp:docPr id="1762739354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730501937" name="Picture"/>
+                                <pic:cNvPr id="1762739354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42073385" name="Picture">
+                        <wp:docPr id="2009458413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42073385" name="Picture"/>
+                                <pic:cNvPr id="2009458413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036581222" name="Picture">
+                        <wp:docPr id="612052330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036581222" name="Picture"/>
+                                <pic:cNvPr id="612052330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="673682670" name="Picture">
+                        <wp:docPr id="379000914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="673682670" name="Picture"/>
+                                <pic:cNvPr id="379000914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716346953" name="Picture">
+                        <wp:docPr id="1327747475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716346953" name="Picture"/>
+                                <pic:cNvPr id="1327747475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463083334" name="Picture">
+                        <wp:docPr id="1263911115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463083334" name="Picture"/>
+                                <pic:cNvPr id="1263911115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971582580" name="Picture">
+                        <wp:docPr id="1454564271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971582580" name="Picture"/>
+                                <pic:cNvPr id="1454564271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85882798" name="Picture">
+                        <wp:docPr id="839750014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85882798" name="Picture"/>
+                                <pic:cNvPr id="839750014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896063236" name="Picture">
+                        <wp:docPr id="698739942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896063236" name="Picture"/>
+                                <pic:cNvPr id="698739942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1029698588" name="Picture">
+                        <wp:docPr id="1587156194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1029698588" name="Picture"/>
+                                <pic:cNvPr id="1587156194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189078717" name="Picture">
+                        <wp:docPr id="511541504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189078717" name="Picture"/>
+                                <pic:cNvPr id="511541504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285474019" name="Picture">
+                        <wp:docPr id="743696864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285474019" name="Picture"/>
+                                <pic:cNvPr id="743696864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522276497" name="Picture">
+                  <wp:docPr id="334234667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522276497" name="Picture"/>
+                          <pic:cNvPr id="334234667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52719981" name="Picture">
+                  <wp:docPr id="785075751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52719981" name="Picture"/>
+                          <pic:cNvPr id="785075751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028167089" name="Picture">
+                  <wp:docPr id="1181910911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028167089" name="Picture"/>
+                          <pic:cNvPr id="1181910911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095941799" name="Picture">
+                  <wp:docPr id="120542707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095941799" name="Picture"/>
+                          <pic:cNvPr id="120542707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415980415" name="Picture">
+                  <wp:docPr id="128242106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415980415" name="Picture"/>
+                          <pic:cNvPr id="128242106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356153482" name="Picture">
+                  <wp:docPr id="2100560350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356153482" name="Picture"/>
+                          <pic:cNvPr id="2100560350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="949656943" name="Picture">
+                        <wp:docPr id="1011320327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="949656943" name="Picture"/>
+                                <pic:cNvPr id="1011320327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955181802" name="Picture">
+                  <wp:docPr id="1596471745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955181802" name="Picture"/>
+                          <pic:cNvPr id="1596471745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310808233" name="Picture">
+                  <wp:docPr id="147474886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310808233" name="Picture"/>
+                          <pic:cNvPr id="147474886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582800871" name="Picture">
+                  <wp:docPr id="138248550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582800871" name="Picture"/>
+                          <pic:cNvPr id="138248550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867997513" name="Picture">
+                  <wp:docPr id="599329837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867997513" name="Picture"/>
+                          <pic:cNvPr id="599329837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062201493" name="Picture">
+                  <wp:docPr id="5467852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062201493" name="Picture"/>
+                          <pic:cNvPr id="5467852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886951818" name="Picture">
+                  <wp:docPr id="442155402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886951818" name="Picture"/>
+                          <pic:cNvPr id="442155402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937600421" name="Picture">
+                        <wp:docPr id="1831763996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937600421" name="Picture"/>
+                                <pic:cNvPr id="1831763996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26384,57 +26384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573797664" name="Picture">
+                  <wp:docPr id="1350442818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573797664" name="Picture"/>
+                          <pic:cNvPr id="1350442818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26473,57 +26473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128400491" name="Picture">
+                  <wp:docPr id="1043527945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128400491" name="Picture"/>
+                          <pic:cNvPr id="1043527945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27153,57 +27153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128351047" name="Picture">
+                  <wp:docPr id="1944537548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128351047" name="Picture"/>
+                          <pic:cNvPr id="1944537548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28214,57 +28214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982467537" name="Picture">
+                  <wp:docPr id="891801093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982467537" name="Picture"/>
+                          <pic:cNvPr id="891801093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28317,57 +28317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568516782" name="Picture">
+                  <wp:docPr id="565199173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568516782" name="Picture"/>
+                          <pic:cNvPr id="565199173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29775,57 +29775,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134499640" name="Picture">
+                  <wp:docPr id="161161631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134499640" name="Picture"/>
+                          <pic:cNvPr id="161161631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30972,57 +30972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221857704" name="Picture">
+                        <wp:docPr id="1880708300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221857704" name="Picture"/>
+                                <pic:cNvPr id="1880708300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33341,57 +33341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815003345" name="Picture">
+                  <wp:docPr id="494792177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815003345" name="Picture"/>
+                          <pic:cNvPr id="494792177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33430,57 +33430,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405112720" name="Picture">
+                  <wp:docPr id="1089917584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405112720" name="Picture"/>
+                          <pic:cNvPr id="1089917584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34074,57 +34074,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608947515" name="Picture">
+                  <wp:docPr id="2062762358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608947515" name="Picture"/>
+                          <pic:cNvPr id="2062762358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35072,57 +35072,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944693761" name="Picture">
+                  <wp:docPr id="793422366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944693761" name="Picture"/>
+                          <pic:cNvPr id="793422366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35175,57 +35175,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850667858" name="Picture">
+                  <wp:docPr id="535311229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850667858" name="Picture"/>
+                          <pic:cNvPr id="535311229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36552,57 +36552,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268223160" name="Picture">
+                  <wp:docPr id="191077390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268223160" name="Picture"/>
+                          <pic:cNvPr id="191077390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37695,57 +37695,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700013778" name="Picture">
+                        <wp:docPr id="1469536119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700013778" name="Picture"/>
+                                <pic:cNvPr id="1469536119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39053,57 +39053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206885314" name="Picture">
+                  <wp:docPr id="1082335847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206885314" name="Picture"/>
+                          <pic:cNvPr id="1082335847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39142,57 +39142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291211002" name="Picture">
+                  <wp:docPr id="1682395062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291211002" name="Picture"/>
+                          <pic:cNvPr id="1682395062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39765,57 +39765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623763745" name="Picture">
+                  <wp:docPr id="619615086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623763745" name="Picture"/>
+                          <pic:cNvPr id="619615086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40682,57 +40682,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824743494" name="Picture">
+                  <wp:docPr id="764972168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824743494" name="Picture"/>
+                          <pic:cNvPr id="764972168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40785,57 +40785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221223069" name="Picture">
+                  <wp:docPr id="2000857654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221223069" name="Picture"/>
+                          <pic:cNvPr id="2000857654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42108,57 +42108,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566199914" name="Picture">
+                  <wp:docPr id="967748133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566199914" name="Picture"/>
+                          <pic:cNvPr id="967748133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42890,57 +42890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434892538" name="Picture">
+                  <wp:docPr id="475634871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434892538" name="Picture"/>
+                          <pic:cNvPr id="475634871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42979,57 +42979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381494445" name="Picture">
+                  <wp:docPr id="1349186203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381494445" name="Picture"/>
+                          <pic:cNvPr id="1349186203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43611,57 +43611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685930515" name="Picture">
+                  <wp:docPr id="1983009534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685930515" name="Picture"/>
+                          <pic:cNvPr id="1983009534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44555,57 +44555,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888589187" name="Picture">
+                  <wp:docPr id="1024853925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888589187" name="Picture"/>
+                          <pic:cNvPr id="1024853925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44667,57 +44667,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786391301" name="Picture">
+                  <wp:docPr id="343532661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786391301" name="Picture"/>
+                          <pic:cNvPr id="343532661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46326,57 +46326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617246776" name="Picture">
+                  <wp:docPr id="2022688385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617246776" name="Picture"/>
+                          <pic:cNvPr id="2022688385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47505,57 +47505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287401495" name="Picture">
+                  <wp:docPr id="1897779279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287401495" name="Picture"/>
+                          <pic:cNvPr id="1897779279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47585,57 +47585,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600741594" name="Picture">
+                  <wp:docPr id="514504628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600741594" name="Picture"/>
+                          <pic:cNvPr id="514504628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48073,57 +48073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19994811" name="Picture">
+                  <wp:docPr id="471055847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19994811" name="Picture"/>
+                          <pic:cNvPr id="471055847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>