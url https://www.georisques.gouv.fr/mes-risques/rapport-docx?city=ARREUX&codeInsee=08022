--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487769438" name="Picture">
+                  <wp:docPr id="1390388176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487769438" name="Picture"/>
+                          <pic:cNvPr id="1390388176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441240741" name="Picture">
+                  <wp:docPr id="1782879930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441240741" name="Picture"/>
+                          <pic:cNvPr id="1782879930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773440188" name="Picture">
+                        <wp:docPr id="1448216287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773440188" name="Picture"/>
+                                <pic:cNvPr id="1448216287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740594491" name="Picture">
+                  <wp:docPr id="1961117230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740594491" name="Picture"/>
+                          <pic:cNvPr id="1961117230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702167679" name="Picture">
+                  <wp:docPr id="559056619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702167679" name="Picture"/>
+                          <pic:cNvPr id="559056619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623518681" name="Picture">
+                  <wp:docPr id="1571887643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623518681" name="Picture"/>
+                          <pic:cNvPr id="1571887643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992474206" name="Picture">
+                  <wp:docPr id="773709934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992474206" name="Picture"/>
+                          <pic:cNvPr id="773709934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392320385" name="Picture">
+                  <wp:docPr id="1147801175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392320385" name="Picture"/>
+                          <pic:cNvPr id="1147801175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737305886" name="Picture">
+                        <wp:docPr id="1988125924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737305886" name="Picture"/>
+                                <pic:cNvPr id="1988125924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,50 +6094,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="868503864" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="868503864" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_6_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6512,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607918611" name="Picture">
+                        <wp:docPr id="1400633338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607918611" name="Picture"/>
+                                <pic:cNvPr id="1400633338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7127,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483510941" name="Picture">
+                        <wp:docPr id="16546703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483510941" name="Picture"/>
+                                <pic:cNvPr id="16546703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7460,50 +7503,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1870504106" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1870504106" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_7_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7878,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053695922" name="Picture">
+                        <wp:docPr id="1489799951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053695922" name="Picture"/>
+                                <pic:cNvPr id="1489799951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8493,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211361642" name="Picture">
+                        <wp:docPr id="42546983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211361642" name="Picture"/>
+                                <pic:cNvPr id="42546983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8826,50 +8912,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1111956045" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1111956045" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_8_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9243,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369428465" name="Picture">
+                        <wp:docPr id="325542228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369428465" name="Picture"/>
+                                <pic:cNvPr id="325542228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9875,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093607562" name="Picture">
+                        <wp:docPr id="1350955377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093607562" name="Picture"/>
+                                <pic:cNvPr id="1350955377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10208,50 +10337,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="2081636424" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="2081636424" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_9_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10626,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643433046" name="Picture">
+                        <wp:docPr id="104852530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643433046" name="Picture"/>
+                                <pic:cNvPr id="104852530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11441,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1720385191" name="Picture">
+                        <wp:docPr id="844941812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1720385191" name="Picture"/>
+                                <pic:cNvPr id="844941812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11774,50 +11946,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1776865386" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1776865386" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_11_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12192,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393957361" name="Picture">
+                        <wp:docPr id="265418892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393957361" name="Picture"/>
+                                <pic:cNvPr id="265418892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13056,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911477450" name="Picture">
+                  <wp:docPr id="844832463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911477450" name="Picture"/>
+                          <pic:cNvPr id="844832463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13145,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956073874" name="Picture">
+                  <wp:docPr id="642408694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956073874" name="Picture"/>
+                          <pic:cNvPr id="642408694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13789,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386363003" name="Picture">
+                  <wp:docPr id="1058821407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386363003" name="Picture"/>
+                          <pic:cNvPr id="1058821407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15017,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447617846" name="Picture">
+                  <wp:docPr id="1571439846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447617846" name="Picture"/>
+                          <pic:cNvPr id="1571439846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15106,50 +15321,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="369486288" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="369486288" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16456,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707525938" name="Picture">
+                  <wp:docPr id="737662732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707525938" name="Picture"/>
+                          <pic:cNvPr id="737662732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17567,50 +17825,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="181302318" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="181302318" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_2_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -18891,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887503852" name="Picture">
+                  <wp:docPr id="1212015621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887503852" name="Picture"/>
+                          <pic:cNvPr id="1212015621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18980,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835057681" name="Picture">
+                  <wp:docPr id="633044537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835057681" name="Picture"/>
+                          <pic:cNvPr id="633044537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19624,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321096680" name="Picture">
+                  <wp:docPr id="1546457508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321096680" name="Picture"/>
+                          <pic:cNvPr id="1546457508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20622,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022723186" name="Picture">
+                  <wp:docPr id="1332090698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022723186" name="Picture"/>
+                          <pic:cNvPr id="1332090698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20711,50 +21012,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2007640965" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2007640965" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_3_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22063,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732863194" name="Picture">
+                  <wp:docPr id="1192901188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732863194" name="Picture"/>
+                          <pic:cNvPr id="1192901188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23211,50 +23555,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="43285240" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="43285240" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_3_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -24143,50 +24530,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="158866854" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="158866854" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_3_13_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -25503,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374852117" name="Picture">
+                  <wp:docPr id="672855499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374852117" name="Picture"/>
+                          <pic:cNvPr id="672855499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25592,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673042221" name="Picture">
+                  <wp:docPr id="1579790357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673042221" name="Picture"/>
+                          <pic:cNvPr id="1579790357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26236,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000349374" name="Picture">
+                  <wp:docPr id="71030442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000349374" name="Picture"/>
+                          <pic:cNvPr id="71030442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27234,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854996324" name="Picture">
+                  <wp:docPr id="220628650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854996324" name="Picture"/>
+                          <pic:cNvPr id="220628650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27323,50 +27753,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="644222071" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="644222071" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_4_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -28671,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250598937" name="Picture">
+                  <wp:docPr id="1295521202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250598937" name="Picture"/>
+                          <pic:cNvPr id="1295521202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29800,50 +30273,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1749569644" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1749569644" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_4_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -31132,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230299449" name="Picture">
+                  <wp:docPr id="1708150098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230299449" name="Picture"/>
+                          <pic:cNvPr id="1708150098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31221,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968148268" name="Picture">
+                  <wp:docPr id="1670580531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968148268" name="Picture"/>
+                          <pic:cNvPr id="1670580531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31865,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365936273" name="Picture">
+                  <wp:docPr id="1112408249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365936273" name="Picture"/>
+                          <pic:cNvPr id="1112408249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32863,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254410339" name="Picture">
+                  <wp:docPr id="1359968107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254410339" name="Picture"/>
+                          <pic:cNvPr id="1359968107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32952,50 +33468,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="885498175" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="885498175" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -34300,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326190809" name="Picture">
+                  <wp:docPr id="1653747537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326190809" name="Picture"/>
+                          <pic:cNvPr id="1653747537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35429,50 +35988,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="2125339016" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="2125339016" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_5_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -36768,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048433273" name="Picture">
+                  <wp:docPr id="310278831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048433273" name="Picture"/>
+                          <pic:cNvPr id="310278831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36857,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665555053" name="Picture">
+                  <wp:docPr id="479351601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665555053" name="Picture"/>
+                          <pic:cNvPr id="479351601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37489,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801749711" name="Picture">
+                  <wp:docPr id="1003305241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801749711" name="Picture"/>
+                          <pic:cNvPr id="1003305241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38433,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044047581" name="Picture">
+                  <wp:docPr id="1886974530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044047581" name="Picture"/>
+                          <pic:cNvPr id="1886974530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38531,50 +39133,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="962626524" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="962626524" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -40161,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734963950" name="Picture">
+                  <wp:docPr id="415527426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734963950" name="Picture"/>
+                          <pic:cNvPr id="415527426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41340,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526067197" name="Picture">
+                  <wp:docPr id="2043388875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526067197" name="Picture"/>
+                          <pic:cNvPr id="2043388875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41420,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379821914" name="Picture">
+                  <wp:docPr id="234545970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379821914" name="Picture"/>
+                          <pic:cNvPr id="234545970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41908,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608473904" name="Picture">
+                  <wp:docPr id="258058753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608473904" name="Picture"/>
+                          <pic:cNvPr id="258058753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43848,68 +44493,83 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
+ <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
+ <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
+ <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
+ <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
+ <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
+ <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
+ <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
+ <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
+ <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
+ <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
+ <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
+ <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
+ <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
+ <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.jpg"/>
+ <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">