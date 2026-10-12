--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390388176" name="Picture">
+                  <wp:docPr id="1185330939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390388176" name="Picture"/>
+                          <pic:cNvPr id="1185330939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782879930" name="Picture">
+                  <wp:docPr id="1631429633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782879930" name="Picture"/>
+                          <pic:cNvPr id="1631429633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448216287" name="Picture">
+                        <wp:docPr id="1464971627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448216287" name="Picture"/>
+                                <pic:cNvPr id="1464971627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961117230" name="Picture">
+                  <wp:docPr id="363126234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961117230" name="Picture"/>
+                          <pic:cNvPr id="363126234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559056619" name="Picture">
+                  <wp:docPr id="1900330161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559056619" name="Picture"/>
+                          <pic:cNvPr id="1900330161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571887643" name="Picture">
+                  <wp:docPr id="2003208072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571887643" name="Picture"/>
+                          <pic:cNvPr id="2003208072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773709934" name="Picture">
+                  <wp:docPr id="763091261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773709934" name="Picture"/>
+                          <pic:cNvPr id="763091261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147801175" name="Picture">
+                  <wp:docPr id="1183116979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147801175" name="Picture"/>
+                          <pic:cNvPr id="1183116979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988125924" name="Picture">
+                        <wp:docPr id="1021118451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988125924" name="Picture"/>
+                                <pic:cNvPr id="1021118451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868503864" name="Picture">
+                        <wp:docPr id="1405858906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868503864" name="Picture"/>
+                                <pic:cNvPr id="1405858906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400633338" name="Picture">
+                        <wp:docPr id="1242666581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400633338" name="Picture"/>
+                                <pic:cNvPr id="1242666581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16546703" name="Picture">
+                        <wp:docPr id="1251661908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16546703" name="Picture"/>
+                                <pic:cNvPr id="1251661908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870504106" name="Picture">
+                        <wp:docPr id="323840784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870504106" name="Picture"/>
+                                <pic:cNvPr id="323840784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489799951" name="Picture">
+                        <wp:docPr id="1186262968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489799951" name="Picture"/>
+                                <pic:cNvPr id="1186262968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42546983" name="Picture">
+                        <wp:docPr id="429510461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42546983" name="Picture"/>
+                                <pic:cNvPr id="429510461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111956045" name="Picture">
+                        <wp:docPr id="208192615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111956045" name="Picture"/>
+                                <pic:cNvPr id="208192615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325542228" name="Picture">
+                        <wp:docPr id="814648779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325542228" name="Picture"/>
+                                <pic:cNvPr id="814648779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350955377" name="Picture">
+                        <wp:docPr id="724226208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350955377" name="Picture"/>
+                                <pic:cNvPr id="724226208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2081636424" name="Picture">
+                        <wp:docPr id="372604888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2081636424" name="Picture"/>
+                                <pic:cNvPr id="372604888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104852530" name="Picture">
+                        <wp:docPr id="517484300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104852530" name="Picture"/>
+                                <pic:cNvPr id="517484300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844941812" name="Picture">
+                        <wp:docPr id="986446750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844941812" name="Picture"/>
+                                <pic:cNvPr id="986446750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776865386" name="Picture">
+                        <wp:docPr id="183461648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776865386" name="Picture"/>
+                                <pic:cNvPr id="183461648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265418892" name="Picture">
+                        <wp:docPr id="1876523380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265418892" name="Picture"/>
+                                <pic:cNvPr id="1876523380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844832463" name="Picture">
+                  <wp:docPr id="810260041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844832463" name="Picture"/>
+                          <pic:cNvPr id="810260041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642408694" name="Picture">
+                  <wp:docPr id="766487915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642408694" name="Picture"/>
+                          <pic:cNvPr id="766487915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058821407" name="Picture">
+                  <wp:docPr id="815343281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058821407" name="Picture"/>
+                          <pic:cNvPr id="815343281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571439846" name="Picture">
+                  <wp:docPr id="2067823434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571439846" name="Picture"/>
+                          <pic:cNvPr id="2067823434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369486288" name="Picture">
+                  <wp:docPr id="423100322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369486288" name="Picture"/>
+                          <pic:cNvPr id="423100322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737662732" name="Picture">
+                  <wp:docPr id="1982824638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737662732" name="Picture"/>
+                          <pic:cNvPr id="1982824638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181302318" name="Picture">
+                        <wp:docPr id="1481327865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181302318" name="Picture"/>
+                                <pic:cNvPr id="1481327865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212015621" name="Picture">
+                  <wp:docPr id="1344465971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212015621" name="Picture"/>
+                          <pic:cNvPr id="1344465971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633044537" name="Picture">
+                  <wp:docPr id="619451313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633044537" name="Picture"/>
+                          <pic:cNvPr id="619451313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546457508" name="Picture">
+                  <wp:docPr id="646113113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546457508" name="Picture"/>
+                          <pic:cNvPr id="646113113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332090698" name="Picture">
+                  <wp:docPr id="1312185604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332090698" name="Picture"/>
+                          <pic:cNvPr id="1312185604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007640965" name="Picture">
+                  <wp:docPr id="763583037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007640965" name="Picture"/>
+                          <pic:cNvPr id="763583037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192901188" name="Picture">
+                  <wp:docPr id="509612519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192901188" name="Picture"/>
+                          <pic:cNvPr id="509612519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="43285240" name="Picture">
+                        <wp:docPr id="731882495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="43285240" name="Picture"/>
+                                <pic:cNvPr id="731882495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158866854" name="Picture">
+                        <wp:docPr id="564180785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158866854" name="Picture"/>
+                                <pic:cNvPr id="564180785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672855499" name="Picture">
+                  <wp:docPr id="2012641441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672855499" name="Picture"/>
+                          <pic:cNvPr id="2012641441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579790357" name="Picture">
+                  <wp:docPr id="1152574242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579790357" name="Picture"/>
+                          <pic:cNvPr id="1152574242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71030442" name="Picture">
+                  <wp:docPr id="28644306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71030442" name="Picture"/>
+                          <pic:cNvPr id="28644306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220628650" name="Picture">
+                  <wp:docPr id="2135312794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220628650" name="Picture"/>
+                          <pic:cNvPr id="2135312794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644222071" name="Picture">
+                  <wp:docPr id="1509546650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644222071" name="Picture"/>
+                          <pic:cNvPr id="1509546650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295521202" name="Picture">
+                  <wp:docPr id="1652886238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295521202" name="Picture"/>
+                          <pic:cNvPr id="1652886238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1749569644" name="Picture">
+                        <wp:docPr id="754363733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1749569644" name="Picture"/>
+                                <pic:cNvPr id="754363733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708150098" name="Picture">
+                  <wp:docPr id="1718583791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708150098" name="Picture"/>
+                          <pic:cNvPr id="1718583791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670580531" name="Picture">
+                  <wp:docPr id="1783950317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670580531" name="Picture"/>
+                          <pic:cNvPr id="1783950317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112408249" name="Picture">
+                  <wp:docPr id="1855043908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112408249" name="Picture"/>
+                          <pic:cNvPr id="1855043908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359968107" name="Picture">
+                  <wp:docPr id="356292224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359968107" name="Picture"/>
+                          <pic:cNvPr id="356292224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885498175" name="Picture">
+                  <wp:docPr id="674235847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885498175" name="Picture"/>
+                          <pic:cNvPr id="674235847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653747537" name="Picture">
+                  <wp:docPr id="195224643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653747537" name="Picture"/>
+                          <pic:cNvPr id="195224643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125339016" name="Picture">
+                        <wp:docPr id="1301948427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125339016" name="Picture"/>
+                                <pic:cNvPr id="1301948427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310278831" name="Picture">
+                  <wp:docPr id="874876597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310278831" name="Picture"/>
+                          <pic:cNvPr id="874876597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479351601" name="Picture">
+                  <wp:docPr id="677589578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479351601" name="Picture"/>
+                          <pic:cNvPr id="677589578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003305241" name="Picture">
+                  <wp:docPr id="1273904164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003305241" name="Picture"/>
+                          <pic:cNvPr id="1273904164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886974530" name="Picture">
+                  <wp:docPr id="1247421145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886974530" name="Picture"/>
+                          <pic:cNvPr id="1247421145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962626524" name="Picture">
+                  <wp:docPr id="1329988356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962626524" name="Picture"/>
+                          <pic:cNvPr id="1329988356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415527426" name="Picture">
+                  <wp:docPr id="764574961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415527426" name="Picture"/>
+                          <pic:cNvPr id="764574961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043388875" name="Picture">
+                  <wp:docPr id="1119968572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043388875" name="Picture"/>
+                          <pic:cNvPr id="1119968572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234545970" name="Picture">
+                  <wp:docPr id="541899633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234545970" name="Picture"/>
+                          <pic:cNvPr id="541899633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258058753" name="Picture">
+                  <wp:docPr id="1123428790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258058753" name="Picture"/>
+                          <pic:cNvPr id="1123428790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>