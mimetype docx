--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14941005" name="Picture">
+                  <wp:docPr id="343770206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14941005" name="Picture"/>
+                          <pic:cNvPr id="343770206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113093384" name="Picture">
+                  <wp:docPr id="1791613424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113093384" name="Picture"/>
+                          <pic:cNvPr id="1791613424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967810105" name="Picture">
+                        <wp:docPr id="1174219560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967810105" name="Picture"/>
+                                <pic:cNvPr id="1174219560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361491754" name="Picture">
+                  <wp:docPr id="196428808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361491754" name="Picture"/>
+                          <pic:cNvPr id="196428808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670436318" name="Picture">
+                  <wp:docPr id="407075475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670436318" name="Picture"/>
+                          <pic:cNvPr id="407075475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802309288" name="Picture">
+                  <wp:docPr id="1692057495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802309288" name="Picture"/>
+                          <pic:cNvPr id="1692057495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999389890" name="Picture">
+                  <wp:docPr id="1379665711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999389890" name="Picture"/>
+                          <pic:cNvPr id="1379665711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522084678" name="Picture">
+                  <wp:docPr id="581901742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522084678" name="Picture"/>
+                          <pic:cNvPr id="581901742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128411569" name="Picture">
+                        <wp:docPr id="710859368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128411569" name="Picture"/>
+                                <pic:cNvPr id="710859368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739238813" name="Picture">
+                        <wp:docPr id="397844869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739238813" name="Picture"/>
+                                <pic:cNvPr id="397844869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619359180" name="Picture">
+                        <wp:docPr id="269433187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619359180" name="Picture"/>
+                                <pic:cNvPr id="269433187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559871850" name="Picture">
+                        <wp:docPr id="151407535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559871850" name="Picture"/>
+                                <pic:cNvPr id="151407535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642476840" name="Picture">
+                        <wp:docPr id="1032376680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642476840" name="Picture"/>
+                                <pic:cNvPr id="1032376680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1013232861" name="Picture">
+                        <wp:docPr id="2102222803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1013232861" name="Picture"/>
+                                <pic:cNvPr id="2102222803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253090509" name="Picture">
+                        <wp:docPr id="2142408213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253090509" name="Picture"/>
+                                <pic:cNvPr id="2142408213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920073842" name="Picture">
+                        <wp:docPr id="1663331671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920073842" name="Picture"/>
+                                <pic:cNvPr id="1663331671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386319082" name="Picture">
+                        <wp:docPr id="1875975049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386319082" name="Picture"/>
+                                <pic:cNvPr id="1875975049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856721726" name="Picture">
+                        <wp:docPr id="1140389759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856721726" name="Picture"/>
+                                <pic:cNvPr id="1140389759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403049407" name="Picture">
+                        <wp:docPr id="1292960925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403049407" name="Picture"/>
+                                <pic:cNvPr id="1292960925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149969406" name="Picture">
+                        <wp:docPr id="66334365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149969406" name="Picture"/>
+                                <pic:cNvPr id="66334365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633802846" name="Picture">
+                        <wp:docPr id="408128795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633802846" name="Picture"/>
+                                <pic:cNvPr id="408128795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404304891" name="Picture">
+                        <wp:docPr id="2122269578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404304891" name="Picture"/>
+                                <pic:cNvPr id="2122269578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348521471" name="Picture">
+                        <wp:docPr id="1442002976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348521471" name="Picture"/>
+                                <pic:cNvPr id="1442002976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5280959" name="Picture">
+                  <wp:docPr id="1920286877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5280959" name="Picture"/>
+                          <pic:cNvPr id="1920286877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222600562" name="Picture">
+                  <wp:docPr id="410255841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222600562" name="Picture"/>
+                          <pic:cNvPr id="410255841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488973084" name="Picture">
+                  <wp:docPr id="1312441368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488973084" name="Picture"/>
+                          <pic:cNvPr id="1312441368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582699296" name="Picture">
+                  <wp:docPr id="788272505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582699296" name="Picture"/>
+                          <pic:cNvPr id="788272505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640684230" name="Picture">
+                  <wp:docPr id="717911421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640684230" name="Picture"/>
+                          <pic:cNvPr id="717911421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274357747" name="Picture">
+                  <wp:docPr id="1885926536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274357747" name="Picture"/>
+                          <pic:cNvPr id="1885926536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1727765564" name="Picture">
+                        <wp:docPr id="1457339220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1727765564" name="Picture"/>
+                                <pic:cNvPr id="1457339220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202633942" name="Picture">
+                  <wp:docPr id="980828235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202633942" name="Picture"/>
+                          <pic:cNvPr id="980828235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691759753" name="Picture">
+                  <wp:docPr id="1374389572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691759753" name="Picture"/>
+                          <pic:cNvPr id="1374389572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328927726" name="Picture">
+                  <wp:docPr id="1859322806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328927726" name="Picture"/>
+                          <pic:cNvPr id="1859322806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551447394" name="Picture">
+                  <wp:docPr id="1341083399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551447394" name="Picture"/>
+                          <pic:cNvPr id="1341083399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338726730" name="Picture">
+                  <wp:docPr id="881505710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338726730" name="Picture"/>
+                          <pic:cNvPr id="881505710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442916473" name="Picture">
+                  <wp:docPr id="17677644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442916473" name="Picture"/>
+                          <pic:cNvPr id="17677644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="611966344" name="Picture">
+                        <wp:docPr id="90046633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="611966344" name="Picture"/>
+                                <pic:cNvPr id="90046633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074402458" name="Picture">
+                  <wp:docPr id="2009682648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074402458" name="Picture"/>
+                          <pic:cNvPr id="2009682648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725907386" name="Picture">
+                  <wp:docPr id="1766010634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725907386" name="Picture"/>
+                          <pic:cNvPr id="1766010634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336537976" name="Picture">
+                  <wp:docPr id="418477323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336537976" name="Picture"/>
+                          <pic:cNvPr id="418477323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433089213" name="Picture">
+                  <wp:docPr id="1898774653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433089213" name="Picture"/>
+                          <pic:cNvPr id="1898774653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378568015" name="Picture">
+                  <wp:docPr id="1502857526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378568015" name="Picture"/>
+                          <pic:cNvPr id="1502857526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374032161" name="Picture">
+                  <wp:docPr id="955653631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374032161" name="Picture"/>
+                          <pic:cNvPr id="955653631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460610492" name="Picture">
+                        <wp:docPr id="435917746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460610492" name="Picture"/>
+                                <pic:cNvPr id="435917746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283585586" name="Picture">
+                  <wp:docPr id="1000384365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283585586" name="Picture"/>
+                          <pic:cNvPr id="1000384365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695680041" name="Picture">
+                  <wp:docPr id="2122565032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695680041" name="Picture"/>
+                          <pic:cNvPr id="2122565032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340092724" name="Picture">
+                  <wp:docPr id="977757613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340092724" name="Picture"/>
+                          <pic:cNvPr id="977757613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33424,57 +33424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329118392" name="Picture">
+                  <wp:docPr id="1053443548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329118392" name="Picture"/>
+                          <pic:cNvPr id="1053443548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33513,57 +33513,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744377144" name="Picture">
+                  <wp:docPr id="1067529637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744377144" name="Picture"/>
+                          <pic:cNvPr id="1067529637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34193,57 +34193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656133938" name="Picture">
+                  <wp:docPr id="1443195603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656133938" name="Picture"/>
+                          <pic:cNvPr id="1443195603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35254,57 +35254,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605182885" name="Picture">
+                  <wp:docPr id="236505100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605182885" name="Picture"/>
+                          <pic:cNvPr id="236505100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35357,57 +35357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525056295" name="Picture">
+                  <wp:docPr id="705773077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525056295" name="Picture"/>
+                          <pic:cNvPr id="705773077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36815,57 +36815,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49540087" name="Picture">
+                  <wp:docPr id="609534422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49540087" name="Picture"/>
+                          <pic:cNvPr id="609534422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38012,57 +38012,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337437535" name="Picture">
+                        <wp:docPr id="1535427621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337437535" name="Picture"/>
+                                <pic:cNvPr id="1535427621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40182,57 +40182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736419183" name="Picture">
+                  <wp:docPr id="1802417484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736419183" name="Picture"/>
+                          <pic:cNvPr id="1802417484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40271,57 +40271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941106015" name="Picture">
+                  <wp:docPr id="628668411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941106015" name="Picture"/>
+                          <pic:cNvPr id="628668411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40915,57 +40915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253555286" name="Picture">
+                  <wp:docPr id="1486940829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253555286" name="Picture"/>
+                          <pic:cNvPr id="1486940829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41913,57 +41913,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241156968" name="Picture">
+                  <wp:docPr id="174795450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241156968" name="Picture"/>
+                          <pic:cNvPr id="174795450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42016,57 +42016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424437812" name="Picture">
+                  <wp:docPr id="155890891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424437812" name="Picture"/>
+                          <pic:cNvPr id="155890891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43393,57 +43393,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523791714" name="Picture">
+                  <wp:docPr id="92525829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523791714" name="Picture"/>
+                          <pic:cNvPr id="92525829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44536,57 +44536,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068279337" name="Picture">
+                        <wp:docPr id="302377827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068279337" name="Picture"/>
+                                <pic:cNvPr id="302377827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45807,57 +45807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008241593" name="Picture">
+                  <wp:docPr id="245852378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008241593" name="Picture"/>
+                          <pic:cNvPr id="245852378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45887,57 +45887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868782865" name="Picture">
+                  <wp:docPr id="744148440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868782865" name="Picture"/>
+                          <pic:cNvPr id="744148440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46366,57 +46366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266485697" name="Picture">
+                  <wp:docPr id="783956534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266485697" name="Picture"/>
+                          <pic:cNvPr id="783956534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47954,57 +47954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641616884" name="Picture">
+                  <wp:docPr id="1693906551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641616884" name="Picture"/>
+                          <pic:cNvPr id="1693906551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48025,57 +48025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346507019" name="Picture">
+                  <wp:docPr id="507036476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346507019" name="Picture"/>
+                          <pic:cNvPr id="507036476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48439,57 +48439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934766431" name="Picture">
+                  <wp:docPr id="1638674759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934766431" name="Picture"/>
+                          <pic:cNvPr id="1638674759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>