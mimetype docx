--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673068557" name="Picture">
+                  <wp:docPr id="1006039609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673068557" name="Picture"/>
+                          <pic:cNvPr id="1006039609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582071263" name="Picture">
+                  <wp:docPr id="847165206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582071263" name="Picture"/>
+                          <pic:cNvPr id="847165206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747854037" name="Picture">
+                        <wp:docPr id="1065538673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747854037" name="Picture"/>
+                                <pic:cNvPr id="1065538673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334441186" name="Picture">
+                  <wp:docPr id="326750157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334441186" name="Picture"/>
+                          <pic:cNvPr id="326750157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244098144" name="Picture">
+                  <wp:docPr id="1253731217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244098144" name="Picture"/>
+                          <pic:cNvPr id="1253731217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857241962" name="Picture">
+                  <wp:docPr id="52641242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857241962" name="Picture"/>
+                          <pic:cNvPr id="52641242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704570801" name="Picture">
+                  <wp:docPr id="787202374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704570801" name="Picture"/>
+                          <pic:cNvPr id="787202374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396294264" name="Picture">
+                  <wp:docPr id="1460111406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396294264" name="Picture"/>
+                          <pic:cNvPr id="1460111406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969969026" name="Picture">
+                        <wp:docPr id="123438526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969969026" name="Picture"/>
+                                <pic:cNvPr id="123438526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138203478" name="Picture">
+                        <wp:docPr id="988914597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138203478" name="Picture"/>
+                                <pic:cNvPr id="988914597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416192062" name="Picture">
+                        <wp:docPr id="1566603453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416192062" name="Picture"/>
+                                <pic:cNvPr id="1566603453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373244152" name="Picture">
+                        <wp:docPr id="1727044345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373244152" name="Picture"/>
+                                <pic:cNvPr id="1727044345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464826584" name="Picture">
+                        <wp:docPr id="916386256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464826584" name="Picture"/>
+                                <pic:cNvPr id="916386256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773921568" name="Picture">
+                        <wp:docPr id="562612661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773921568" name="Picture"/>
+                                <pic:cNvPr id="562612661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969712700" name="Picture">
+                        <wp:docPr id="841900597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969712700" name="Picture"/>
+                                <pic:cNvPr id="841900597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977740938" name="Picture">
+                        <wp:docPr id="1769314559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977740938" name="Picture"/>
+                                <pic:cNvPr id="1769314559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205722612" name="Picture">
+                        <wp:docPr id="674166143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205722612" name="Picture"/>
+                                <pic:cNvPr id="674166143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272138161" name="Picture">
+                        <wp:docPr id="224501899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272138161" name="Picture"/>
+                                <pic:cNvPr id="224501899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960828230" name="Picture">
+                        <wp:docPr id="1766152178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960828230" name="Picture"/>
+                                <pic:cNvPr id="1766152178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062103303" name="Picture">
+                        <wp:docPr id="466437984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062103303" name="Picture"/>
+                                <pic:cNvPr id="466437984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780404185" name="Picture">
+                  <wp:docPr id="137746080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780404185" name="Picture"/>
+                          <pic:cNvPr id="137746080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956309773" name="Picture">
+                  <wp:docPr id="1957976624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956309773" name="Picture"/>
+                          <pic:cNvPr id="1957976624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371141879" name="Picture">
+                  <wp:docPr id="1562646366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371141879" name="Picture"/>
+                          <pic:cNvPr id="1562646366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847446780" name="Picture">
+                  <wp:docPr id="1528186764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847446780" name="Picture"/>
+                          <pic:cNvPr id="1528186764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157225576" name="Picture">
+                  <wp:docPr id="121984323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157225576" name="Picture"/>
+                          <pic:cNvPr id="121984323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122184383" name="Picture">
+                  <wp:docPr id="1236349642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122184383" name="Picture"/>
+                          <pic:cNvPr id="1236349642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741482460" name="Picture">
+                        <wp:docPr id="1252456462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741482460" name="Picture"/>
+                                <pic:cNvPr id="1252456462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817859289" name="Picture">
+                        <wp:docPr id="1319357616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817859289" name="Picture"/>
+                                <pic:cNvPr id="1319357616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18739,57 +18739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647677482" name="Picture">
+                  <wp:docPr id="763344837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647677482" name="Picture"/>
+                          <pic:cNvPr id="763344837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18828,57 +18828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42328212" name="Picture">
+                  <wp:docPr id="2077470489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42328212" name="Picture"/>
+                          <pic:cNvPr id="2077470489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19472,57 +19472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019711617" name="Picture">
+                  <wp:docPr id="734341791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019711617" name="Picture"/>
+                          <pic:cNvPr id="734341791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20470,57 +20470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527771" name="Picture">
+                  <wp:docPr id="972389502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527771" name="Picture"/>
+                          <pic:cNvPr id="972389502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20573,57 +20573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5226738" name="Picture">
+                  <wp:docPr id="1063306919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5226738" name="Picture"/>
+                          <pic:cNvPr id="1063306919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21954,57 +21954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598273434" name="Picture">
+                  <wp:docPr id="598796248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598273434" name="Picture"/>
+                          <pic:cNvPr id="598796248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23097,57 +23097,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="67313953" name="Picture">
+                        <wp:docPr id="2133487117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="67313953" name="Picture"/>
+                                <pic:cNvPr id="2133487117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24486,57 +24486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178515804" name="Picture">
+                  <wp:docPr id="1535170583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178515804" name="Picture"/>
+                          <pic:cNvPr id="1535170583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24575,57 +24575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982391526" name="Picture">
+                  <wp:docPr id="1171546138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982391526" name="Picture"/>
+                          <pic:cNvPr id="1171546138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25219,57 +25219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789374413" name="Picture">
+                  <wp:docPr id="1077441253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789374413" name="Picture"/>
+                          <pic:cNvPr id="1077441253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26217,57 +26217,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367916733" name="Picture">
+                  <wp:docPr id="1235815386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367916733" name="Picture"/>
+                          <pic:cNvPr id="1235815386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26320,57 +26320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196970680" name="Picture">
+                  <wp:docPr id="79270113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196970680" name="Picture"/>
+                          <pic:cNvPr id="79270113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27697,57 +27697,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217717302" name="Picture">
+                  <wp:docPr id="1383044292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217717302" name="Picture"/>
+                          <pic:cNvPr id="1383044292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28840,57 +28840,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864122868" name="Picture">
+                        <wp:docPr id="641307861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864122868" name="Picture"/>
+                                <pic:cNvPr id="641307861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30201,57 +30201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557893350" name="Picture">
+                  <wp:docPr id="140442978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557893350" name="Picture"/>
+                          <pic:cNvPr id="140442978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30290,57 +30290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692786004" name="Picture">
+                  <wp:docPr id="1532201521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692786004" name="Picture"/>
+                          <pic:cNvPr id="1532201521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30934,57 +30934,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021464215" name="Picture">
+                  <wp:docPr id="1427030408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021464215" name="Picture"/>
+                          <pic:cNvPr id="1427030408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31932,57 +31932,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052754878" name="Picture">
+                  <wp:docPr id="1074589008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052754878" name="Picture"/>
+                          <pic:cNvPr id="1074589008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32035,57 +32035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515823984" name="Picture">
+                  <wp:docPr id="651747151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515823984" name="Picture"/>
+                          <pic:cNvPr id="651747151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33412,57 +33412,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057615869" name="Picture">
+                  <wp:docPr id="1402261931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057615869" name="Picture"/>
+                          <pic:cNvPr id="1402261931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34555,57 +34555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866708564" name="Picture">
+                        <wp:docPr id="847486557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866708564" name="Picture"/>
+                                <pic:cNvPr id="847486557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35776,57 +35776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524667462" name="Picture">
+                  <wp:docPr id="1206847535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524667462" name="Picture"/>
+                          <pic:cNvPr id="1206847535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35847,57 +35847,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853985015" name="Picture">
+                  <wp:docPr id="1179214117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853985015" name="Picture"/>
+                          <pic:cNvPr id="1179214117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36261,57 +36261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806587809" name="Picture">
+                  <wp:docPr id="343773978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806587809" name="Picture"/>
+                          <pic:cNvPr id="343773978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>