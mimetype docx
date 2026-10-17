--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638145246" name="Picture">
+                  <wp:docPr id="1571913994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638145246" name="Picture"/>
+                          <pic:cNvPr id="1571913994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666891589" name="Picture">
+                  <wp:docPr id="619418553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666891589" name="Picture"/>
+                          <pic:cNvPr id="619418553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869273205" name="Picture">
+                        <wp:docPr id="1480085483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869273205" name="Picture"/>
+                                <pic:cNvPr id="1480085483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141879467" name="Picture">
+                  <wp:docPr id="1836949673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141879467" name="Picture"/>
+                          <pic:cNvPr id="1836949673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257898797" name="Picture">
+                  <wp:docPr id="1070764445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257898797" name="Picture"/>
+                          <pic:cNvPr id="1070764445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175327488" name="Picture">
+                  <wp:docPr id="1760965440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175327488" name="Picture"/>
+                          <pic:cNvPr id="1760965440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339105441" name="Picture">
+                  <wp:docPr id="888229200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339105441" name="Picture"/>
+                          <pic:cNvPr id="888229200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160387474" name="Picture">
+                  <wp:docPr id="1842969009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160387474" name="Picture"/>
+                          <pic:cNvPr id="1842969009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058190807" name="Picture">
+                        <wp:docPr id="875490363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058190807" name="Picture"/>
+                                <pic:cNvPr id="875490363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443465666" name="Picture">
+                        <wp:docPr id="37549531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443465666" name="Picture"/>
+                                <pic:cNvPr id="37549531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="153444646" name="Picture">
+                        <wp:docPr id="960629285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="153444646" name="Picture"/>
+                                <pic:cNvPr id="960629285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774808101" name="Picture">
+                        <wp:docPr id="439682349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774808101" name="Picture"/>
+                                <pic:cNvPr id="439682349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874428537" name="Picture">
+                        <wp:docPr id="2081009924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874428537" name="Picture"/>
+                                <pic:cNvPr id="2081009924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174341966" name="Picture">
+                        <wp:docPr id="569158708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174341966" name="Picture"/>
+                                <pic:cNvPr id="569158708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66080746" name="Picture">
+                        <wp:docPr id="692882804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66080746" name="Picture"/>
+                                <pic:cNvPr id="692882804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947573621" name="Picture">
+                        <wp:docPr id="1349565189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947573621" name="Picture"/>
+                                <pic:cNvPr id="1349565189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335604159" name="Picture">
+                        <wp:docPr id="33802346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335604159" name="Picture"/>
+                                <pic:cNvPr id="33802346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="151911006" name="Picture">
+                        <wp:docPr id="1300812430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="151911006" name="Picture"/>
+                                <pic:cNvPr id="1300812430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532418424" name="Picture">
+                        <wp:docPr id="1515963026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532418424" name="Picture"/>
+                                <pic:cNvPr id="1515963026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216043173" name="Picture">
+                        <wp:docPr id="1793109141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216043173" name="Picture"/>
+                                <pic:cNvPr id="1793109141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766181414" name="Picture">
+                        <wp:docPr id="1189351069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766181414" name="Picture"/>
+                                <pic:cNvPr id="1189351069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595098781" name="Picture">
+                        <wp:docPr id="385750937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595098781" name="Picture"/>
+                                <pic:cNvPr id="385750937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498417536" name="Picture">
+                        <wp:docPr id="105913606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498417536" name="Picture"/>
+                                <pic:cNvPr id="105913606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389615619" name="Picture">
+                  <wp:docPr id="356006473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389615619" name="Picture"/>
+                          <pic:cNvPr id="356006473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640892547" name="Picture">
+                  <wp:docPr id="30578799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640892547" name="Picture"/>
+                          <pic:cNvPr id="30578799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442190014" name="Picture">
+                  <wp:docPr id="967658282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442190014" name="Picture"/>
+                          <pic:cNvPr id="967658282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691444115" name="Picture">
+                  <wp:docPr id="844015499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691444115" name="Picture"/>
+                          <pic:cNvPr id="844015499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454660185" name="Picture">
+                  <wp:docPr id="12975912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454660185" name="Picture"/>
+                          <pic:cNvPr id="12975912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436624106" name="Picture">
+                  <wp:docPr id="1929643646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436624106" name="Picture"/>
+                          <pic:cNvPr id="1929643646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18466,57 +18466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902856151" name="Picture">
+                        <wp:docPr id="1050529990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902856151" name="Picture"/>
+                                <pic:cNvPr id="1050529990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19366,57 +19366,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582253909" name="Picture">
+                        <wp:docPr id="1291888079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582253909" name="Picture"/>
+                                <pic:cNvPr id="1291888079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21398,57 +21398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492565861" name="Picture">
+                  <wp:docPr id="1461310703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492565861" name="Picture"/>
+                          <pic:cNvPr id="1461310703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21478,57 +21478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320382279" name="Picture">
+                  <wp:docPr id="1973995223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320382279" name="Picture"/>
+                          <pic:cNvPr id="1973995223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22023,57 +22023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429698483" name="Picture">
+                  <wp:docPr id="1740339805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429698483" name="Picture"/>
+                          <pic:cNvPr id="1740339805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24610,57 +24610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685107009" name="Picture">
+                  <wp:docPr id="413474815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685107009" name="Picture"/>
+                          <pic:cNvPr id="413474815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24699,57 +24699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101967947" name="Picture">
+                  <wp:docPr id="722009154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101967947" name="Picture"/>
+                          <pic:cNvPr id="722009154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25343,57 +25343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321722046" name="Picture">
+                  <wp:docPr id="391971564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321722046" name="Picture"/>
+                          <pic:cNvPr id="391971564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26341,57 +26341,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405115681" name="Picture">
+                  <wp:docPr id="860882784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405115681" name="Picture"/>
+                          <pic:cNvPr id="860882784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26444,57 +26444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719304941" name="Picture">
+                  <wp:docPr id="384267104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719304941" name="Picture"/>
+                          <pic:cNvPr id="384267104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27823,57 +27823,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459672055" name="Picture">
+                  <wp:docPr id="361249334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459672055" name="Picture"/>
+                          <pic:cNvPr id="361249334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28948,57 +28948,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26552496" name="Picture">
+                        <wp:docPr id="2054366872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26552496" name="Picture"/>
+                                <pic:cNvPr id="2054366872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30301,57 +30301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682195906" name="Picture">
+                  <wp:docPr id="1609174438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682195906" name="Picture"/>
+                          <pic:cNvPr id="1609174438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30390,57 +30390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148214228" name="Picture">
+                  <wp:docPr id="399723494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148214228" name="Picture"/>
+                          <pic:cNvPr id="399723494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31034,57 +31034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539879638" name="Picture">
+                  <wp:docPr id="1954019426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539879638" name="Picture"/>
+                          <pic:cNvPr id="1954019426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32032,57 +32032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472966417" name="Picture">
+                  <wp:docPr id="1456337811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472966417" name="Picture"/>
+                          <pic:cNvPr id="1456337811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32135,57 +32135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306663430" name="Picture">
+                  <wp:docPr id="533454354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306663430" name="Picture"/>
+                          <pic:cNvPr id="533454354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33516,57 +33516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156168372" name="Picture">
+                  <wp:docPr id="1835669936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156168372" name="Picture"/>
+                          <pic:cNvPr id="1835669936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34659,57 +34659,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402903530" name="Picture">
+                        <wp:docPr id="167619514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402903530" name="Picture"/>
+                                <pic:cNvPr id="167619514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36068,57 +36068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723222286" name="Picture">
+                  <wp:docPr id="887592108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723222286" name="Picture"/>
+                          <pic:cNvPr id="887592108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36157,57 +36157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753406745" name="Picture">
+                  <wp:docPr id="666837289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753406745" name="Picture"/>
+                          <pic:cNvPr id="666837289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36837,57 +36837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866687718" name="Picture">
+                  <wp:docPr id="1244879199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866687718" name="Picture"/>
+                          <pic:cNvPr id="1244879199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37898,57 +37898,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363814594" name="Picture">
+                  <wp:docPr id="986174385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363814594" name="Picture"/>
+                          <pic:cNvPr id="986174385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38001,57 +38001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086073689" name="Picture">
+                  <wp:docPr id="1870334111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086073689" name="Picture"/>
+                          <pic:cNvPr id="1870334111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39459,57 +39459,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811742157" name="Picture">
+                  <wp:docPr id="1610608012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811742157" name="Picture"/>
+                          <pic:cNvPr id="1610608012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40656,57 +40656,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088218479" name="Picture">
+                        <wp:docPr id="290982154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088218479" name="Picture"/>
+                                <pic:cNvPr id="290982154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706312273" name="Picture">
+                  <wp:docPr id="1619359192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706312273" name="Picture"/>
+                          <pic:cNvPr id="1619359192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42915,57 +42915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868257468" name="Picture">
+                  <wp:docPr id="1681807253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868257468" name="Picture"/>
+                          <pic:cNvPr id="1681807253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43559,57 +43559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921864572" name="Picture">
+                  <wp:docPr id="905908801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921864572" name="Picture"/>
+                          <pic:cNvPr id="905908801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44557,57 +44557,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736617760" name="Picture">
+                  <wp:docPr id="842307215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736617760" name="Picture"/>
+                          <pic:cNvPr id="842307215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44660,57 +44660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914929424" name="Picture">
+                  <wp:docPr id="1297459134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914929424" name="Picture"/>
+                          <pic:cNvPr id="1297459134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46037,57 +46037,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868530443" name="Picture">
+                  <wp:docPr id="365134419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868530443" name="Picture"/>
+                          <pic:cNvPr id="365134419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47180,57 +47180,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125759395" name="Picture">
+                        <wp:docPr id="314896668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125759395" name="Picture"/>
+                                <pic:cNvPr id="314896668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48401,57 +48401,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291771046" name="Picture">
+                  <wp:docPr id="463218701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291771046" name="Picture"/>
+                          <pic:cNvPr id="463218701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48472,57 +48472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818025414" name="Picture">
+                  <wp:docPr id="864528323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818025414" name="Picture"/>
+                          <pic:cNvPr id="864528323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48886,57 +48886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534637476" name="Picture">
+                  <wp:docPr id="1933876156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534637476" name="Picture"/>
+                          <pic:cNvPr id="1933876156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>