--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765425285" name="Picture">
+                  <wp:docPr id="1379678373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765425285" name="Picture"/>
+                          <pic:cNvPr id="1379678373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544703277" name="Picture">
+                  <wp:docPr id="139329089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544703277" name="Picture"/>
+                          <pic:cNvPr id="139329089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523945774" name="Picture">
+                        <wp:docPr id="523994707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523945774" name="Picture"/>
+                                <pic:cNvPr id="523994707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087444594" name="Picture">
+                  <wp:docPr id="990019176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087444594" name="Picture"/>
+                          <pic:cNvPr id="990019176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577605592" name="Picture">
+                  <wp:docPr id="1704261006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577605592" name="Picture"/>
+                          <pic:cNvPr id="1704261006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580156830" name="Picture">
+                  <wp:docPr id="2063822077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580156830" name="Picture"/>
+                          <pic:cNvPr id="2063822077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900797019" name="Picture">
+                  <wp:docPr id="204364284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900797019" name="Picture"/>
+                          <pic:cNvPr id="204364284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213286966" name="Picture">
+                  <wp:docPr id="861679478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213286966" name="Picture"/>
+                          <pic:cNvPr id="861679478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364985570" name="Picture">
+                        <wp:docPr id="1865624434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364985570" name="Picture"/>
+                                <pic:cNvPr id="1865624434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698379021" name="Picture">
+                        <wp:docPr id="531449881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698379021" name="Picture"/>
+                                <pic:cNvPr id="531449881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350621812" name="Picture">
+                        <wp:docPr id="815783923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350621812" name="Picture"/>
+                                <pic:cNvPr id="815783923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1596828105" name="Picture">
+                        <wp:docPr id="952682102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1596828105" name="Picture"/>
+                                <pic:cNvPr id="952682102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462731692" name="Picture">
+                        <wp:docPr id="1031490967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462731692" name="Picture"/>
+                                <pic:cNvPr id="1031490967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769651479" name="Picture">
+                        <wp:docPr id="1569336157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769651479" name="Picture"/>
+                                <pic:cNvPr id="1569336157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19436361" name="Picture">
+                        <wp:docPr id="1947322268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19436361" name="Picture"/>
+                                <pic:cNvPr id="1947322268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760676520" name="Picture">
+                        <wp:docPr id="1529338167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760676520" name="Picture"/>
+                                <pic:cNvPr id="1529338167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955329149" name="Picture">
+                        <wp:docPr id="1527888631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955329149" name="Picture"/>
+                                <pic:cNvPr id="1527888631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722896972" name="Picture">
+                        <wp:docPr id="1388476706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722896972" name="Picture"/>
+                                <pic:cNvPr id="1388476706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173459336" name="Picture">
+                        <wp:docPr id="581033964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173459336" name="Picture"/>
+                                <pic:cNvPr id="581033964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16357877" name="Picture">
+                        <wp:docPr id="315283841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16357877" name="Picture"/>
+                                <pic:cNvPr id="315283841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416931954" name="Picture">
+                  <wp:docPr id="1577286331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416931954" name="Picture"/>
+                          <pic:cNvPr id="1577286331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313479777" name="Picture">
+                  <wp:docPr id="586962618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313479777" name="Picture"/>
+                          <pic:cNvPr id="586962618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116782793" name="Picture">
+                  <wp:docPr id="688964516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116782793" name="Picture"/>
+                          <pic:cNvPr id="688964516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600277527" name="Picture">
+                  <wp:docPr id="1108275711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600277527" name="Picture"/>
+                          <pic:cNvPr id="1108275711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145515657" name="Picture">
+                  <wp:docPr id="239421474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145515657" name="Picture"/>
+                          <pic:cNvPr id="239421474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783979189" name="Picture">
+                  <wp:docPr id="678655243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783979189" name="Picture"/>
+                          <pic:cNvPr id="678655243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295773763" name="Picture">
+                        <wp:docPr id="1328554327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295773763" name="Picture"/>
+                                <pic:cNvPr id="1328554327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397849457" name="Picture">
+                  <wp:docPr id="993170197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397849457" name="Picture"/>
+                          <pic:cNvPr id="993170197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333339763" name="Picture">
+                  <wp:docPr id="191223621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333339763" name="Picture"/>
+                          <pic:cNvPr id="191223621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198570869" name="Picture">
+                  <wp:docPr id="1158768103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198570869" name="Picture"/>
+                          <pic:cNvPr id="1158768103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367070425" name="Picture">
+                  <wp:docPr id="1074181952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367070425" name="Picture"/>
+                          <pic:cNvPr id="1074181952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726137727" name="Picture">
+                  <wp:docPr id="1180309937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726137727" name="Picture"/>
+                          <pic:cNvPr id="1180309937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474732698" name="Picture">
+                  <wp:docPr id="187260736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474732698" name="Picture"/>
+                          <pic:cNvPr id="187260736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2047544870" name="Picture">
+                        <wp:docPr id="656364826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2047544870" name="Picture"/>
+                                <pic:cNvPr id="656364826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848628669" name="Picture">
+                  <wp:docPr id="907560800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848628669" name="Picture"/>
+                          <pic:cNvPr id="907560800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700120066" name="Picture">
+                  <wp:docPr id="805902132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700120066" name="Picture"/>
+                          <pic:cNvPr id="805902132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145445717" name="Picture">
+                  <wp:docPr id="339720773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145445717" name="Picture"/>
+                          <pic:cNvPr id="339720773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789638827" name="Picture">
+                  <wp:docPr id="669321097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789638827" name="Picture"/>
+                          <pic:cNvPr id="669321097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533497858" name="Picture">
+                  <wp:docPr id="1543915624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533497858" name="Picture"/>
+                          <pic:cNvPr id="1543915624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482745367" name="Picture">
+                  <wp:docPr id="1737135650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482745367" name="Picture"/>
+                          <pic:cNvPr id="1737135650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207181544" name="Picture">
+                        <wp:docPr id="198190692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207181544" name="Picture"/>
+                                <pic:cNvPr id="198190692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79433520" name="Picture">
+                  <wp:docPr id="1069764189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79433520" name="Picture"/>
+                          <pic:cNvPr id="1069764189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497912977" name="Picture">
+                  <wp:docPr id="263089731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497912977" name="Picture"/>
+                          <pic:cNvPr id="263089731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071500848" name="Picture">
+                  <wp:docPr id="96963284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071500848" name="Picture"/>
+                          <pic:cNvPr id="96963284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10091323" name="Picture">
+                  <wp:docPr id="1455374218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10091323" name="Picture"/>
+                          <pic:cNvPr id="1455374218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6020001" name="Picture">
+                  <wp:docPr id="1624669842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6020001" name="Picture"/>
+                          <pic:cNvPr id="1624669842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589280729" name="Picture">
+                  <wp:docPr id="1253955613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589280729" name="Picture"/>
+                          <pic:cNvPr id="1253955613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197157097" name="Picture">
+                        <wp:docPr id="715501240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197157097" name="Picture"/>
+                                <pic:cNvPr id="715501240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422903462" name="Picture">
+                  <wp:docPr id="251455169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422903462" name="Picture"/>
+                          <pic:cNvPr id="251455169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536637164" name="Picture">
+                  <wp:docPr id="2007039893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536637164" name="Picture"/>
+                          <pic:cNvPr id="2007039893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776575734" name="Picture">
+                  <wp:docPr id="879862516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776575734" name="Picture"/>
+                          <pic:cNvPr id="879862516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>