--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609224227" name="Picture">
+                  <wp:docPr id="922481632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609224227" name="Picture"/>
+                          <pic:cNvPr id="922481632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865936717" name="Picture">
+                  <wp:docPr id="537449688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865936717" name="Picture"/>
+                          <pic:cNvPr id="537449688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1427520414" name="Picture">
+                        <wp:docPr id="1772246134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1427520414" name="Picture"/>
+                                <pic:cNvPr id="1772246134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914516839" name="Picture">
+                  <wp:docPr id="1881706539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914516839" name="Picture"/>
+                          <pic:cNvPr id="1881706539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534734945" name="Picture">
+                  <wp:docPr id="2039228204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534734945" name="Picture"/>
+                          <pic:cNvPr id="2039228204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807808580" name="Picture">
+                  <wp:docPr id="940598963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807808580" name="Picture"/>
+                          <pic:cNvPr id="940598963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375822306" name="Picture">
+                  <wp:docPr id="1928219162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375822306" name="Picture"/>
+                          <pic:cNvPr id="1928219162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867778889" name="Picture">
+                  <wp:docPr id="216106283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867778889" name="Picture"/>
+                          <pic:cNvPr id="216106283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117034337" name="Picture">
+                        <wp:docPr id="1586431368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117034337" name="Picture"/>
+                                <pic:cNvPr id="1586431368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477658718" name="Picture">
+                        <wp:docPr id="47616845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477658718" name="Picture"/>
+                                <pic:cNvPr id="47616845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744966864" name="Picture">
+                        <wp:docPr id="341999342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744966864" name="Picture"/>
+                                <pic:cNvPr id="341999342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261313824" name="Picture">
+                        <wp:docPr id="653554167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261313824" name="Picture"/>
+                                <pic:cNvPr id="653554167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819492783" name="Picture">
+                        <wp:docPr id="141360589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819492783" name="Picture"/>
+                                <pic:cNvPr id="141360589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045920768" name="Picture">
+                        <wp:docPr id="2022277900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045920768" name="Picture"/>
+                                <pic:cNvPr id="2022277900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152516521" name="Picture">
+                        <wp:docPr id="880799528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152516521" name="Picture"/>
+                                <pic:cNvPr id="880799528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007829995" name="Picture">
+                        <wp:docPr id="1235518268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007829995" name="Picture"/>
+                                <pic:cNvPr id="1235518268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439917747" name="Picture">
+                        <wp:docPr id="1565830669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439917747" name="Picture"/>
+                                <pic:cNvPr id="1565830669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384102947" name="Picture">
+                        <wp:docPr id="1115476842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384102947" name="Picture"/>
+                                <pic:cNvPr id="1115476842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967151556" name="Picture">
+                        <wp:docPr id="82238427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967151556" name="Picture"/>
+                                <pic:cNvPr id="82238427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147628803" name="Picture">
+                        <wp:docPr id="1887766300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147628803" name="Picture"/>
+                                <pic:cNvPr id="1887766300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364525292" name="Picture">
+                        <wp:docPr id="1490339959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364525292" name="Picture"/>
+                                <pic:cNvPr id="1490339959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943264998" name="Picture">
+                        <wp:docPr id="632864077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943264998" name="Picture"/>
+                                <pic:cNvPr id="632864077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546793403" name="Picture">
+                        <wp:docPr id="1879227432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546793403" name="Picture"/>
+                                <pic:cNvPr id="1879227432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134378268" name="Picture">
+                  <wp:docPr id="302050200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134378268" name="Picture"/>
+                          <pic:cNvPr id="302050200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419929245" name="Picture">
+                  <wp:docPr id="311098478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419929245" name="Picture"/>
+                          <pic:cNvPr id="311098478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981417126" name="Picture">
+                  <wp:docPr id="803432712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981417126" name="Picture"/>
+                          <pic:cNvPr id="803432712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604174529" name="Picture">
+                  <wp:docPr id="55256872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604174529" name="Picture"/>
+                          <pic:cNvPr id="55256872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892521001" name="Picture">
+                  <wp:docPr id="1941624843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892521001" name="Picture"/>
+                          <pic:cNvPr id="1941624843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668679002" name="Picture">
+                  <wp:docPr id="682029184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668679002" name="Picture"/>
+                          <pic:cNvPr id="682029184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003218149" name="Picture">
+                        <wp:docPr id="415086852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003218149" name="Picture"/>
+                                <pic:cNvPr id="415086852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978837030" name="Picture">
+                  <wp:docPr id="1778186278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978837030" name="Picture"/>
+                          <pic:cNvPr id="1778186278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986129394" name="Picture">
+                  <wp:docPr id="2039796124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986129394" name="Picture"/>
+                          <pic:cNvPr id="2039796124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317313815" name="Picture">
+                  <wp:docPr id="202650163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317313815" name="Picture"/>
+                          <pic:cNvPr id="202650163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554104678" name="Picture">
+                  <wp:docPr id="1821543572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554104678" name="Picture"/>
+                          <pic:cNvPr id="1821543572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485693408" name="Picture">
+                  <wp:docPr id="915078364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485693408" name="Picture"/>
+                          <pic:cNvPr id="915078364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036474626" name="Picture">
+                  <wp:docPr id="1666663727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036474626" name="Picture"/>
+                          <pic:cNvPr id="1666663727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144467192" name="Picture">
+                        <wp:docPr id="329730461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144467192" name="Picture"/>
+                                <pic:cNvPr id="329730461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931998885" name="Picture">
+                        <wp:docPr id="553882380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931998885" name="Picture"/>
+                                <pic:cNvPr id="553882380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25712,57 +25712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411939828" name="Picture">
+                  <wp:docPr id="574415600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411939828" name="Picture"/>
+                          <pic:cNvPr id="574415600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25801,57 +25801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110543088" name="Picture">
+                  <wp:docPr id="1927644174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110543088" name="Picture"/>
+                          <pic:cNvPr id="1927644174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26433,57 +26433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254661209" name="Picture">
+                  <wp:docPr id="1338237613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254661209" name="Picture"/>
+                          <pic:cNvPr id="1338237613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27377,57 +27377,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194383611" name="Picture">
+                  <wp:docPr id="723673789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194383611" name="Picture"/>
+                          <pic:cNvPr id="723673789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27480,57 +27480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126067838" name="Picture">
+                  <wp:docPr id="1460977460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126067838" name="Picture"/>
+                          <pic:cNvPr id="1460977460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28818,57 +28818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51489928" name="Picture">
+                  <wp:docPr id="96220727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51489928" name="Picture"/>
+                          <pic:cNvPr id="96220727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29956,57 +29956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776734051" name="Picture">
+                  <wp:docPr id="1078462142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776734051" name="Picture"/>
+                          <pic:cNvPr id="1078462142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30045,57 +30045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213046620" name="Picture">
+                  <wp:docPr id="1967039730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213046620" name="Picture"/>
+                          <pic:cNvPr id="1967039730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30689,57 +30689,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38362542" name="Picture">
+                  <wp:docPr id="290925036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38362542" name="Picture"/>
+                          <pic:cNvPr id="290925036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31687,57 +31687,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294427934" name="Picture">
+                  <wp:docPr id="1843846555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294427934" name="Picture"/>
+                          <pic:cNvPr id="1843846555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31790,57 +31790,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973906813" name="Picture">
+                  <wp:docPr id="372278723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973906813" name="Picture"/>
+                          <pic:cNvPr id="372278723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33167,57 +33167,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663013182" name="Picture">
+                  <wp:docPr id="709281566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663013182" name="Picture"/>
+                          <pic:cNvPr id="709281566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34310,57 +34310,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562867606" name="Picture">
+                        <wp:docPr id="1791085972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562867606" name="Picture"/>
+                                <pic:cNvPr id="1791085972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35671,57 +35671,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118735213" name="Picture">
+                  <wp:docPr id="1982040549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118735213" name="Picture"/>
+                          <pic:cNvPr id="1982040549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35760,57 +35760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081136858" name="Picture">
+                  <wp:docPr id="470500408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081136858" name="Picture"/>
+                          <pic:cNvPr id="470500408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36404,57 +36404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230521235" name="Picture">
+                  <wp:docPr id="347309200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230521235" name="Picture"/>
+                          <pic:cNvPr id="347309200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37402,57 +37402,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396479205" name="Picture">
+                  <wp:docPr id="1994447233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396479205" name="Picture"/>
+                          <pic:cNvPr id="1994447233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37505,57 +37505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222431915" name="Picture">
+                  <wp:docPr id="2086981571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222431915" name="Picture"/>
+                          <pic:cNvPr id="2086981571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38882,57 +38882,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863798042" name="Picture">
+                  <wp:docPr id="722342214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863798042" name="Picture"/>
+                          <pic:cNvPr id="722342214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40025,57 +40025,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932399217" name="Picture">
+                        <wp:docPr id="67353419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932399217" name="Picture"/>
+                                <pic:cNvPr id="67353419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41296,57 +41296,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005973115" name="Picture">
+                  <wp:docPr id="1720849581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005973115" name="Picture"/>
+                          <pic:cNvPr id="1720849581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41376,57 +41376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46527840" name="Picture">
+                  <wp:docPr id="1114957180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46527840" name="Picture"/>
+                          <pic:cNvPr id="1114957180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41855,57 +41855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851307733" name="Picture">
+                  <wp:docPr id="2120589955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851307733" name="Picture"/>
+                          <pic:cNvPr id="2120589955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43450,57 +43450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103854671" name="Picture">
+                  <wp:docPr id="1039652935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103854671" name="Picture"/>
+                          <pic:cNvPr id="1039652935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43521,57 +43521,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353044598" name="Picture">
+                  <wp:docPr id="1481475456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353044598" name="Picture"/>
+                          <pic:cNvPr id="1481475456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43935,57 +43935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228808691" name="Picture">
+                  <wp:docPr id="191845808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228808691" name="Picture"/>
+                          <pic:cNvPr id="191845808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>