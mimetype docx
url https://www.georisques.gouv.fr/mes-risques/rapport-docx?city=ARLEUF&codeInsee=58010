--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600882230" name="Picture">
+                  <wp:docPr id="2078189475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600882230" name="Picture"/>
+                          <pic:cNvPr id="2078189475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226375844" name="Picture">
+                  <wp:docPr id="1982860396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226375844" name="Picture"/>
+                          <pic:cNvPr id="1982860396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048082402" name="Picture">
+                        <wp:docPr id="1350358556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048082402" name="Picture"/>
+                                <pic:cNvPr id="1350358556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658930857" name="Picture">
+                  <wp:docPr id="542017490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658930857" name="Picture"/>
+                          <pic:cNvPr id="542017490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272517723" name="Picture">
+                  <wp:docPr id="779610173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272517723" name="Picture"/>
+                          <pic:cNvPr id="779610173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259641198" name="Picture">
+                  <wp:docPr id="2060059814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259641198" name="Picture"/>
+                          <pic:cNvPr id="2060059814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775499099" name="Picture">
+                  <wp:docPr id="1784320854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775499099" name="Picture"/>
+                          <pic:cNvPr id="1784320854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462715377" name="Picture">
+                  <wp:docPr id="296265321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462715377" name="Picture"/>
+                          <pic:cNvPr id="296265321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194307068" name="Picture">
+                        <wp:docPr id="107648862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194307068" name="Picture"/>
+                                <pic:cNvPr id="107648862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082821895" name="Picture">
+                        <wp:docPr id="2043730774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082821895" name="Picture"/>
+                                <pic:cNvPr id="2043730774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480492412" name="Picture">
+                        <wp:docPr id="522926318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480492412" name="Picture"/>
+                                <pic:cNvPr id="522926318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582565157" name="Picture">
+                        <wp:docPr id="1287320075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582565157" name="Picture"/>
+                                <pic:cNvPr id="1287320075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114307764" name="Picture">
+                        <wp:docPr id="908093019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114307764" name="Picture"/>
+                                <pic:cNvPr id="908093019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448562933" name="Picture">
+                        <wp:docPr id="1423006776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448562933" name="Picture"/>
+                                <pic:cNvPr id="1423006776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154769068" name="Picture">
+                        <wp:docPr id="1711819981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154769068" name="Picture"/>
+                                <pic:cNvPr id="1711819981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647784370" name="Picture">
+                        <wp:docPr id="168208618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647784370" name="Picture"/>
+                                <pic:cNvPr id="168208618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267862937" name="Picture">
+                        <wp:docPr id="1811395986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267862937" name="Picture"/>
+                                <pic:cNvPr id="1811395986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992805096" name="Picture">
+                        <wp:docPr id="1052344530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992805096" name="Picture"/>
+                                <pic:cNvPr id="1052344530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576200257" name="Picture">
+                        <wp:docPr id="1478669159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576200257" name="Picture"/>
+                                <pic:cNvPr id="1478669159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493410787" name="Picture">
+                        <wp:docPr id="1701504636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493410787" name="Picture"/>
+                                <pic:cNvPr id="1701504636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424654120" name="Picture">
+                        <wp:docPr id="1409285582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424654120" name="Picture"/>
+                                <pic:cNvPr id="1409285582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576825026" name="Picture">
+                        <wp:docPr id="830559878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576825026" name="Picture"/>
+                                <pic:cNvPr id="830559878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887362946" name="Picture">
+                        <wp:docPr id="1215383491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887362946" name="Picture"/>
+                                <pic:cNvPr id="1215383491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784214827" name="Picture">
+                  <wp:docPr id="1588851989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784214827" name="Picture"/>
+                          <pic:cNvPr id="1588851989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139993355" name="Picture">
+                  <wp:docPr id="93356115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139993355" name="Picture"/>
+                          <pic:cNvPr id="93356115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919846091" name="Picture">
+                  <wp:docPr id="993727939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919846091" name="Picture"/>
+                          <pic:cNvPr id="993727939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154314678" name="Picture">
+                  <wp:docPr id="676309835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154314678" name="Picture"/>
+                          <pic:cNvPr id="676309835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025125283" name="Picture">
+                  <wp:docPr id="102931708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025125283" name="Picture"/>
+                          <pic:cNvPr id="102931708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293161491" name="Picture">
+                  <wp:docPr id="136217988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293161491" name="Picture"/>
+                          <pic:cNvPr id="136217988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12603222" name="Picture">
+                        <wp:docPr id="675263815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12603222" name="Picture"/>
+                                <pic:cNvPr id="675263815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279052711" name="Picture">
+                  <wp:docPr id="543619865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279052711" name="Picture"/>
+                          <pic:cNvPr id="543619865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759637406" name="Picture">
+                  <wp:docPr id="186469350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759637406" name="Picture"/>
+                          <pic:cNvPr id="186469350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792653099" name="Picture">
+                  <wp:docPr id="1583174223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792653099" name="Picture"/>
+                          <pic:cNvPr id="1583174223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646390589" name="Picture">
+                  <wp:docPr id="1779701732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646390589" name="Picture"/>
+                          <pic:cNvPr id="1779701732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928825150" name="Picture">
+                  <wp:docPr id="1490165819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928825150" name="Picture"/>
+                          <pic:cNvPr id="1490165819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431523399" name="Picture">
+                  <wp:docPr id="619207340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431523399" name="Picture"/>
+                          <pic:cNvPr id="619207340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840088054" name="Picture">
+                        <wp:docPr id="108855314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840088054" name="Picture"/>
+                                <pic:cNvPr id="108855314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219166147" name="Picture">
+                  <wp:docPr id="1763811554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219166147" name="Picture"/>
+                          <pic:cNvPr id="1763811554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528526266" name="Picture">
+                  <wp:docPr id="1673030541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528526266" name="Picture"/>
+                          <pic:cNvPr id="1673030541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961788841" name="Picture">
+                  <wp:docPr id="410833547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961788841" name="Picture"/>
+                          <pic:cNvPr id="410833547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437109461" name="Picture">
+                  <wp:docPr id="542358294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437109461" name="Picture"/>
+                          <pic:cNvPr id="542358294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906029698" name="Picture">
+                  <wp:docPr id="1459389621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906029698" name="Picture"/>
+                          <pic:cNvPr id="1459389621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381711646" name="Picture">
+                  <wp:docPr id="164924310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381711646" name="Picture"/>
+                          <pic:cNvPr id="164924310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501166492" name="Picture">
+                        <wp:docPr id="2053985444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501166492" name="Picture"/>
+                                <pic:cNvPr id="2053985444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775307629" name="Picture">
+                  <wp:docPr id="391013199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775307629" name="Picture"/>
+                          <pic:cNvPr id="391013199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163983126" name="Picture">
+                  <wp:docPr id="2082774874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163983126" name="Picture"/>
+                          <pic:cNvPr id="2082774874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527798441" name="Picture">
+                  <wp:docPr id="1820081166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527798441" name="Picture"/>
+                          <pic:cNvPr id="1820081166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667899590" name="Picture">
+                  <wp:docPr id="40895916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667899590" name="Picture"/>
+                          <pic:cNvPr id="40895916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071215643" name="Picture">
+                  <wp:docPr id="675353935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071215643" name="Picture"/>
+                          <pic:cNvPr id="675353935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736814516" name="Picture">
+                  <wp:docPr id="911184789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736814516" name="Picture"/>
+                          <pic:cNvPr id="911184789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386507048" name="Picture">
+                        <wp:docPr id="456583304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386507048" name="Picture"/>
+                                <pic:cNvPr id="456583304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581962142" name="Picture">
+                  <wp:docPr id="50144419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581962142" name="Picture"/>
+                          <pic:cNvPr id="50144419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404881867" name="Picture">
+                  <wp:docPr id="774110940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404881867" name="Picture"/>
+                          <pic:cNvPr id="774110940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142298053" name="Picture">
+                  <wp:docPr id="130014555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142298053" name="Picture"/>
+                          <pic:cNvPr id="130014555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41191571" name="Picture">
+                  <wp:docPr id="353713177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41191571" name="Picture"/>
+                          <pic:cNvPr id="353713177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98125509" name="Picture">
+                  <wp:docPr id="464595502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98125509" name="Picture"/>
+                          <pic:cNvPr id="464595502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967364904" name="Picture">
+                  <wp:docPr id="1011918366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967364904" name="Picture"/>
+                          <pic:cNvPr id="1011918366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851338599" name="Picture">
+                  <wp:docPr id="1372993270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851338599" name="Picture"/>
+                          <pic:cNvPr id="1372993270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787189424" name="Picture">
+                  <wp:docPr id="968416853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787189424" name="Picture"/>
+                          <pic:cNvPr id="968416853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603986234" name="Picture">
+                  <wp:docPr id="743857970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603986234" name="Picture"/>
+                          <pic:cNvPr id="743857970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>