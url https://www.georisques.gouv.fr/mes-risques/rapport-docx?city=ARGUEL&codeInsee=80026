--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4773508" name="Picture">
+                  <wp:docPr id="986735286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4773508" name="Picture"/>
+                          <pic:cNvPr id="986735286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793770994" name="Picture">
+                  <wp:docPr id="222687580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793770994" name="Picture"/>
+                          <pic:cNvPr id="222687580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956701376" name="Picture">
+                        <wp:docPr id="1146917386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956701376" name="Picture"/>
+                                <pic:cNvPr id="1146917386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146051314" name="Picture">
+                  <wp:docPr id="905921046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146051314" name="Picture"/>
+                          <pic:cNvPr id="905921046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43918563" name="Picture">
+                  <wp:docPr id="945986880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43918563" name="Picture"/>
+                          <pic:cNvPr id="945986880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149549645" name="Picture">
+                  <wp:docPr id="1339033565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149549645" name="Picture"/>
+                          <pic:cNvPr id="1339033565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755639988" name="Picture">
+                  <wp:docPr id="240293532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755639988" name="Picture"/>
+                          <pic:cNvPr id="240293532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813026358" name="Picture">
+                  <wp:docPr id="1989780036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813026358" name="Picture"/>
+                          <pic:cNvPr id="1989780036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180089874" name="Picture">
+                        <wp:docPr id="1783456989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180089874" name="Picture"/>
+                                <pic:cNvPr id="1783456989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218437359" name="Picture">
+                        <wp:docPr id="864803506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218437359" name="Picture"/>
+                                <pic:cNvPr id="864803506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1806924780" name="Picture">
+                        <wp:docPr id="2005385984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1806924780" name="Picture"/>
+                                <pic:cNvPr id="2005385984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374038014" name="Picture">
+                        <wp:docPr id="439728502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374038014" name="Picture"/>
+                                <pic:cNvPr id="439728502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862491326" name="Picture">
+                        <wp:docPr id="1489351033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862491326" name="Picture"/>
+                                <pic:cNvPr id="1489351033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967601964" name="Picture">
+                        <wp:docPr id="1418263799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967601964" name="Picture"/>
+                                <pic:cNvPr id="1418263799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655937569" name="Picture">
+                        <wp:docPr id="672740592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655937569" name="Picture"/>
+                                <pic:cNvPr id="672740592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435918095" name="Picture">
+                        <wp:docPr id="2082958784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435918095" name="Picture"/>
+                                <pic:cNvPr id="2082958784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222694218" name="Picture">
+                        <wp:docPr id="470359193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222694218" name="Picture"/>
+                                <pic:cNvPr id="470359193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420316547" name="Picture">
+                        <wp:docPr id="1835201930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420316547" name="Picture"/>
+                                <pic:cNvPr id="1835201930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133957961" name="Picture">
+                        <wp:docPr id="1368254639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133957961" name="Picture"/>
+                                <pic:cNvPr id="1368254639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144588344" name="Picture">
+                        <wp:docPr id="265681788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144588344" name="Picture"/>
+                                <pic:cNvPr id="265681788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133034893" name="Picture">
+                        <wp:docPr id="1755941306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133034893" name="Picture"/>
+                                <pic:cNvPr id="1755941306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2523041" name="Picture">
+                        <wp:docPr id="821053596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2523041" name="Picture"/>
+                                <pic:cNvPr id="821053596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655364021" name="Picture">
+                        <wp:docPr id="1853785184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655364021" name="Picture"/>
+                                <pic:cNvPr id="1853785184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845956471" name="Picture">
+                        <wp:docPr id="1179360337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845956471" name="Picture"/>
+                                <pic:cNvPr id="1179360337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1719953358" name="Picture">
+                        <wp:docPr id="154787075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1719953358" name="Picture"/>
+                                <pic:cNvPr id="154787075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017563739" name="Picture">
+                        <wp:docPr id="1864897111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017563739" name="Picture"/>
+                                <pic:cNvPr id="1864897111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531570766" name="Picture">
+                  <wp:docPr id="1074773115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531570766" name="Picture"/>
+                          <pic:cNvPr id="1074773115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20432977" name="Picture">
+                  <wp:docPr id="1407636751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20432977" name="Picture"/>
+                          <pic:cNvPr id="1407636751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076218140" name="Picture">
+                  <wp:docPr id="179765075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076218140" name="Picture"/>
+                          <pic:cNvPr id="179765075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185962347" name="Picture">
+                  <wp:docPr id="339447467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185962347" name="Picture"/>
+                          <pic:cNvPr id="339447467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335586998" name="Picture">
+                  <wp:docPr id="286366813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335586998" name="Picture"/>
+                          <pic:cNvPr id="286366813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806416313" name="Picture">
+                  <wp:docPr id="724329807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806416313" name="Picture"/>
+                          <pic:cNvPr id="724329807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119671735" name="Picture">
+                        <wp:docPr id="770749995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119671735" name="Picture"/>
+                                <pic:cNvPr id="770749995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665738013" name="Picture">
+                  <wp:docPr id="359471712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665738013" name="Picture"/>
+                          <pic:cNvPr id="359471712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963005993" name="Picture">
+                  <wp:docPr id="1966097126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963005993" name="Picture"/>
+                          <pic:cNvPr id="1966097126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491992543" name="Picture">
+                  <wp:docPr id="1566172037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491992543" name="Picture"/>
+                          <pic:cNvPr id="1566172037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689946109" name="Picture">
+                  <wp:docPr id="68431713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689946109" name="Picture"/>
+                          <pic:cNvPr id="68431713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537706879" name="Picture">
+                  <wp:docPr id="69648003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537706879" name="Picture"/>
+                          <pic:cNvPr id="69648003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889205849" name="Picture">
+                  <wp:docPr id="1888289925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889205849" name="Picture"/>
+                          <pic:cNvPr id="1888289925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933046086" name="Picture">
+                        <wp:docPr id="591740955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933046086" name="Picture"/>
+                                <pic:cNvPr id="591740955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417195855" name="Picture">
+                  <wp:docPr id="997507546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417195855" name="Picture"/>
+                          <pic:cNvPr id="997507546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556876999" name="Picture">
+                  <wp:docPr id="539750525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556876999" name="Picture"/>
+                          <pic:cNvPr id="539750525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997464180" name="Picture">
+                  <wp:docPr id="1514798277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997464180" name="Picture"/>
+                          <pic:cNvPr id="1514798277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183179316" name="Picture">
+                  <wp:docPr id="1579191542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183179316" name="Picture"/>
+                          <pic:cNvPr id="1579191542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665032128" name="Picture">
+                  <wp:docPr id="1154930248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665032128" name="Picture"/>
+                          <pic:cNvPr id="1154930248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915667694" name="Picture">
+                  <wp:docPr id="1573762072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915667694" name="Picture"/>
+                          <pic:cNvPr id="1573762072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152204704" name="Picture">
+                        <wp:docPr id="882911512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152204704" name="Picture"/>
+                                <pic:cNvPr id="882911512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841359185" name="Picture">
+                  <wp:docPr id="75310816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841359185" name="Picture"/>
+                          <pic:cNvPr id="75310816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504395297" name="Picture">
+                  <wp:docPr id="1899541429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504395297" name="Picture"/>
+                          <pic:cNvPr id="1899541429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617865532" name="Picture">
+                  <wp:docPr id="1191323501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617865532" name="Picture"/>
+                          <pic:cNvPr id="1191323501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637824774" name="Picture">
+                  <wp:docPr id="1981935613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637824774" name="Picture"/>
+                          <pic:cNvPr id="1981935613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62306445" name="Picture">
+                  <wp:docPr id="112973896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62306445" name="Picture"/>
+                          <pic:cNvPr id="112973896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234752639" name="Picture">
+                  <wp:docPr id="528313952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234752639" name="Picture"/>
+                          <pic:cNvPr id="528313952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748779943" name="Picture">
+                        <wp:docPr id="2052153813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748779943" name="Picture"/>
+                                <pic:cNvPr id="2052153813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367788333" name="Picture">
+                  <wp:docPr id="237706897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367788333" name="Picture"/>
+                          <pic:cNvPr id="237706897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079601756" name="Picture">
+                  <wp:docPr id="766956911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079601756" name="Picture"/>
+                          <pic:cNvPr id="766956911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801962190" name="Picture">
+                  <wp:docPr id="1894296027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801962190" name="Picture"/>
+                          <pic:cNvPr id="1894296027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517886431" name="Picture">
+                  <wp:docPr id="1235368701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517886431" name="Picture"/>
+                          <pic:cNvPr id="1235368701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863955348" name="Picture">
+                  <wp:docPr id="1313853266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863955348" name="Picture"/>
+                          <pic:cNvPr id="1313853266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740165350" name="Picture">
+                  <wp:docPr id="2069413176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740165350" name="Picture"/>
+                          <pic:cNvPr id="2069413176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653164966" name="Picture">
+                  <wp:docPr id="1199271492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653164966" name="Picture"/>
+                          <pic:cNvPr id="1199271492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048332327" name="Picture">
+                  <wp:docPr id="2046081774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048332327" name="Picture"/>
+                          <pic:cNvPr id="2046081774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091441295" name="Picture">
+                  <wp:docPr id="1557037750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091441295" name="Picture"/>
+                          <pic:cNvPr id="1557037750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94745312" name="Picture">
+                  <wp:docPr id="1499070349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94745312" name="Picture"/>
+                          <pic:cNvPr id="1499070349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136565497" name="Picture">
+                  <wp:docPr id="1086102660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136565497" name="Picture"/>
+                          <pic:cNvPr id="1086102660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668484668" name="Picture">
+                  <wp:docPr id="1986127054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668484668" name="Picture"/>
+                          <pic:cNvPr id="1986127054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3020961" name="Picture">
+                  <wp:docPr id="456046833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3020961" name="Picture"/>
+                          <pic:cNvPr id="456046833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937338876" name="Picture">
+                  <wp:docPr id="1225330728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937338876" name="Picture"/>
+                          <pic:cNvPr id="1225330728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882208766" name="Picture">
+                  <wp:docPr id="342227312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882208766" name="Picture"/>
+                          <pic:cNvPr id="342227312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>