--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365691322" name="Picture">
+                  <wp:docPr id="499799317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365691322" name="Picture"/>
+                          <pic:cNvPr id="499799317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160547067" name="Picture">
+                  <wp:docPr id="1734978382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160547067" name="Picture"/>
+                          <pic:cNvPr id="1734978382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851761065" name="Picture">
+                        <wp:docPr id="59288921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851761065" name="Picture"/>
+                                <pic:cNvPr id="59288921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383244098" name="Picture">
+                  <wp:docPr id="1420314912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383244098" name="Picture"/>
+                          <pic:cNvPr id="1420314912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718738675" name="Picture">
+                  <wp:docPr id="7492664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718738675" name="Picture"/>
+                          <pic:cNvPr id="7492664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664070216" name="Picture">
+                  <wp:docPr id="447263783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664070216" name="Picture"/>
+                          <pic:cNvPr id="447263783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553330123" name="Picture">
+                  <wp:docPr id="1730256551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553330123" name="Picture"/>
+                          <pic:cNvPr id="1730256551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395481140" name="Picture">
+                  <wp:docPr id="1350093728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395481140" name="Picture"/>
+                          <pic:cNvPr id="1350093728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994598719" name="Picture">
+                        <wp:docPr id="746996169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994598719" name="Picture"/>
+                                <pic:cNvPr id="746996169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823249298" name="Picture">
+                        <wp:docPr id="671615709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823249298" name="Picture"/>
+                                <pic:cNvPr id="671615709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236338600" name="Picture">
+                        <wp:docPr id="726854626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236338600" name="Picture"/>
+                                <pic:cNvPr id="726854626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820161151" name="Picture">
+                        <wp:docPr id="747542335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820161151" name="Picture"/>
+                                <pic:cNvPr id="747542335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421302274" name="Picture">
+                        <wp:docPr id="846326883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421302274" name="Picture"/>
+                                <pic:cNvPr id="846326883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548863240" name="Picture">
+                        <wp:docPr id="186989696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548863240" name="Picture"/>
+                                <pic:cNvPr id="186989696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138073177" name="Picture">
+                        <wp:docPr id="1472461746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138073177" name="Picture"/>
+                                <pic:cNvPr id="1472461746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482617661" name="Picture">
+                        <wp:docPr id="2024860903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482617661" name="Picture"/>
+                                <pic:cNvPr id="2024860903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726096649" name="Picture">
+                        <wp:docPr id="1490809270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726096649" name="Picture"/>
+                                <pic:cNvPr id="1490809270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10237,57 +10237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338141902" name="Picture">
+                  <wp:docPr id="1905050606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338141902" name="Picture"/>
+                          <pic:cNvPr id="1905050606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10326,57 +10326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229465076" name="Picture">
+                  <wp:docPr id="2007191217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229465076" name="Picture"/>
+                          <pic:cNvPr id="2007191217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10970,57 +10970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822431026" name="Picture">
+                  <wp:docPr id="1646948457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822431026" name="Picture"/>
+                          <pic:cNvPr id="1646948457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12198,57 +12198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015553663" name="Picture">
+                  <wp:docPr id="1922840949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015553663" name="Picture"/>
+                          <pic:cNvPr id="1922840949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12301,57 +12301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806952241" name="Picture">
+                  <wp:docPr id="1636668634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806952241" name="Picture"/>
+                          <pic:cNvPr id="1636668634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13682,57 +13682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651828334" name="Picture">
+                  <wp:docPr id="534622890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651828334" name="Picture"/>
+                          <pic:cNvPr id="534622890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14825,57 +14825,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216764712" name="Picture">
+                        <wp:docPr id="136141057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216764712" name="Picture"/>
+                                <pic:cNvPr id="136141057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -16214,57 +16214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147270814" name="Picture">
+                  <wp:docPr id="802618760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147270814" name="Picture"/>
+                          <pic:cNvPr id="802618760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16303,57 +16303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480926641" name="Picture">
+                  <wp:docPr id="342729752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480926641" name="Picture"/>
+                          <pic:cNvPr id="342729752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16947,57 +16947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585136778" name="Picture">
+                  <wp:docPr id="1985618629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585136778" name="Picture"/>
+                          <pic:cNvPr id="1985618629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17945,57 +17945,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867015276" name="Picture">
+                  <wp:docPr id="1615898757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867015276" name="Picture"/>
+                          <pic:cNvPr id="1615898757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18048,57 +18048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313915375" name="Picture">
+                  <wp:docPr id="1864304258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313915375" name="Picture"/>
+                          <pic:cNvPr id="1864304258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19427,57 +19427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89788" name="Picture">
+                  <wp:docPr id="701402654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89788" name="Picture"/>
+                          <pic:cNvPr id="701402654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20561,57 +20561,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480340841" name="Picture">
+                        <wp:docPr id="173386459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480340841" name="Picture"/>
+                                <pic:cNvPr id="173386459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21586,57 +21586,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655279970" name="Picture">
+                        <wp:docPr id="1395824567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655279970" name="Picture"/>
+                                <pic:cNvPr id="1395824567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23058,57 +23058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714300667" name="Picture">
+                  <wp:docPr id="926914515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714300667" name="Picture"/>
+                          <pic:cNvPr id="926914515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23147,57 +23147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992250623" name="Picture">
+                  <wp:docPr id="520706038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992250623" name="Picture"/>
+                          <pic:cNvPr id="520706038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23791,57 +23791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611214999" name="Picture">
+                  <wp:docPr id="1553501843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611214999" name="Picture"/>
+                          <pic:cNvPr id="1553501843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24789,57 +24789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197893433" name="Picture">
+                  <wp:docPr id="124453834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197893433" name="Picture"/>
+                          <pic:cNvPr id="124453834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24892,57 +24892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907331067" name="Picture">
+                  <wp:docPr id="1034913300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907331067" name="Picture"/>
+                          <pic:cNvPr id="1034913300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26269,57 +26269,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479118349" name="Picture">
+                  <wp:docPr id="2133436585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479118349" name="Picture"/>
+                          <pic:cNvPr id="2133436585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27412,57 +27412,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803417343" name="Picture">
+                        <wp:docPr id="2039601510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803417343" name="Picture"/>
+                                <pic:cNvPr id="2039601510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28633,57 +28633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20576561" name="Picture">
+                  <wp:docPr id="1271876125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20576561" name="Picture"/>
+                          <pic:cNvPr id="1271876125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28704,57 +28704,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182479862" name="Picture">
+                  <wp:docPr id="1296906740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182479862" name="Picture"/>
+                          <pic:cNvPr id="1296906740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29118,57 +29118,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16631375" name="Picture">
+                  <wp:docPr id="436832664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16631375" name="Picture"/>
+                          <pic:cNvPr id="436832664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>