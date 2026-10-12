--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920228115" name="Picture">
+                  <wp:docPr id="1729846257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920228115" name="Picture"/>
+                          <pic:cNvPr id="1729846257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169777889" name="Picture">
+                  <wp:docPr id="876349899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169777889" name="Picture"/>
+                          <pic:cNvPr id="876349899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384842426" name="Picture">
+                        <wp:docPr id="331879202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384842426" name="Picture"/>
+                                <pic:cNvPr id="331879202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335050619" name="Picture">
+                  <wp:docPr id="1347965116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335050619" name="Picture"/>
+                          <pic:cNvPr id="1347965116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612663011" name="Picture">
+                  <wp:docPr id="749374627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612663011" name="Picture"/>
+                          <pic:cNvPr id="749374627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541531216" name="Picture">
+                  <wp:docPr id="13561945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541531216" name="Picture"/>
+                          <pic:cNvPr id="13561945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30258270" name="Picture">
+                  <wp:docPr id="145606354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30258270" name="Picture"/>
+                          <pic:cNvPr id="145606354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032092862" name="Picture">
+                  <wp:docPr id="513095578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032092862" name="Picture"/>
+                          <pic:cNvPr id="513095578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136112067" name="Picture">
+                        <wp:docPr id="52455757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136112067" name="Picture"/>
+                                <pic:cNvPr id="52455757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256895518" name="Picture">
+                        <wp:docPr id="1148576466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256895518" name="Picture"/>
+                                <pic:cNvPr id="1148576466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89172351" name="Picture">
+                        <wp:docPr id="638833549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89172351" name="Picture"/>
+                                <pic:cNvPr id="638833549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778711735" name="Picture">
+                        <wp:docPr id="1242872301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778711735" name="Picture"/>
+                                <pic:cNvPr id="1242872301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416593373" name="Picture">
+                        <wp:docPr id="917887955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416593373" name="Picture"/>
+                                <pic:cNvPr id="917887955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574041401" name="Picture">
+                        <wp:docPr id="909189589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574041401" name="Picture"/>
+                                <pic:cNvPr id="909189589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410568466" name="Picture">
+                        <wp:docPr id="168330227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410568466" name="Picture"/>
+                                <pic:cNvPr id="168330227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="157723958" name="Picture">
+                        <wp:docPr id="534387090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="157723958" name="Picture"/>
+                                <pic:cNvPr id="534387090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827782108" name="Picture">
+                        <wp:docPr id="1850041912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827782108" name="Picture"/>
+                                <pic:cNvPr id="1850041912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837303777" name="Picture">
+                        <wp:docPr id="182459247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837303777" name="Picture"/>
+                                <pic:cNvPr id="182459247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467457033" name="Picture">
+                        <wp:docPr id="1937645059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467457033" name="Picture"/>
+                                <pic:cNvPr id="1937645059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207442300" name="Picture">
+                        <wp:docPr id="1474936337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207442300" name="Picture"/>
+                                <pic:cNvPr id="1474936337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830413211" name="Picture">
+                        <wp:docPr id="1006676919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830413211" name="Picture"/>
+                                <pic:cNvPr id="1006676919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136504079" name="Picture">
+                        <wp:docPr id="1527028084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136504079" name="Picture"/>
+                                <pic:cNvPr id="1527028084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176819967" name="Picture">
+                        <wp:docPr id="550419634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176819967" name="Picture"/>
+                                <pic:cNvPr id="550419634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285151216" name="Picture">
+                  <wp:docPr id="1754657239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285151216" name="Picture"/>
+                          <pic:cNvPr id="1754657239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458945637" name="Picture">
+                  <wp:docPr id="1255477079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458945637" name="Picture"/>
+                          <pic:cNvPr id="1255477079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996732761" name="Picture">
+                  <wp:docPr id="1995277664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996732761" name="Picture"/>
+                          <pic:cNvPr id="1995277664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590369821" name="Picture">
+                  <wp:docPr id="1794218094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590369821" name="Picture"/>
+                          <pic:cNvPr id="1794218094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147901251" name="Picture">
+                  <wp:docPr id="1672797709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147901251" name="Picture"/>
+                          <pic:cNvPr id="1672797709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603776376" name="Picture">
+                  <wp:docPr id="414911818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603776376" name="Picture"/>
+                          <pic:cNvPr id="414911818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1379786954" name="Picture">
+                        <wp:docPr id="1195142929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1379786954" name="Picture"/>
+                                <pic:cNvPr id="1195142929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164484237" name="Picture">
+                  <wp:docPr id="185687932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164484237" name="Picture"/>
+                          <pic:cNvPr id="185687932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877295710" name="Picture">
+                  <wp:docPr id="216004922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877295710" name="Picture"/>
+                          <pic:cNvPr id="216004922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382274264" name="Picture">
+                  <wp:docPr id="683625303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382274264" name="Picture"/>
+                          <pic:cNvPr id="683625303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271165705" name="Picture">
+                  <wp:docPr id="1191858932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271165705" name="Picture"/>
+                          <pic:cNvPr id="1191858932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571508043" name="Picture">
+                  <wp:docPr id="491868279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571508043" name="Picture"/>
+                          <pic:cNvPr id="491868279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533656505" name="Picture">
+                  <wp:docPr id="1302249106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533656505" name="Picture"/>
+                          <pic:cNvPr id="1302249106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858573936" name="Picture">
+                        <wp:docPr id="1172322063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858573936" name="Picture"/>
+                                <pic:cNvPr id="1172322063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974548972" name="Picture">
+                        <wp:docPr id="1962856438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974548972" name="Picture"/>
+                                <pic:cNvPr id="1962856438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664229180" name="Picture">
+                  <wp:docPr id="820168233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664229180" name="Picture"/>
+                          <pic:cNvPr id="820168233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797875806" name="Picture">
+                  <wp:docPr id="119770415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797875806" name="Picture"/>
+                          <pic:cNvPr id="119770415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514191090" name="Picture">
+                  <wp:docPr id="255503878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514191090" name="Picture"/>
+                          <pic:cNvPr id="255503878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981994294" name="Picture">
+                  <wp:docPr id="762895208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981994294" name="Picture"/>
+                          <pic:cNvPr id="762895208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594747695" name="Picture">
+                  <wp:docPr id="986489292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594747695" name="Picture"/>
+                          <pic:cNvPr id="986489292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072691149" name="Picture">
+                  <wp:docPr id="2119572238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072691149" name="Picture"/>
+                          <pic:cNvPr id="2119572238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880146403" name="Picture">
+                        <wp:docPr id="1108807478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880146403" name="Picture"/>
+                                <pic:cNvPr id="1108807478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952722751" name="Picture">
+                  <wp:docPr id="207090193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952722751" name="Picture"/>
+                          <pic:cNvPr id="207090193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570773864" name="Picture">
+                  <wp:docPr id="1968920845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570773864" name="Picture"/>
+                          <pic:cNvPr id="1968920845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339063260" name="Picture">
+                  <wp:docPr id="1801278740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339063260" name="Picture"/>
+                          <pic:cNvPr id="1801278740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087751331" name="Picture">
+                  <wp:docPr id="1370402767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087751331" name="Picture"/>
+                          <pic:cNvPr id="1370402767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442964306" name="Picture">
+                  <wp:docPr id="1001573424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442964306" name="Picture"/>
+                          <pic:cNvPr id="1001573424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384752046" name="Picture">
+                  <wp:docPr id="756124528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384752046" name="Picture"/>
+                          <pic:cNvPr id="756124528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253038904" name="Picture">
+                        <wp:docPr id="1369442647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253038904" name="Picture"/>
+                                <pic:cNvPr id="1369442647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489871520" name="Picture">
+                  <wp:docPr id="826598164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489871520" name="Picture"/>
+                          <pic:cNvPr id="826598164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812972698" name="Picture">
+                  <wp:docPr id="1627373274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812972698" name="Picture"/>
+                          <pic:cNvPr id="1627373274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610823785" name="Picture">
+                  <wp:docPr id="1242491743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610823785" name="Picture"/>
+                          <pic:cNvPr id="1242491743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97352929" name="Picture">
+                  <wp:docPr id="762835665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97352929" name="Picture"/>
+                          <pic:cNvPr id="762835665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042590192" name="Picture">
+                  <wp:docPr id="1330477377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042590192" name="Picture"/>
+                          <pic:cNvPr id="1330477377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398943341" name="Picture">
+                  <wp:docPr id="1544117772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398943341" name="Picture"/>
+                          <pic:cNvPr id="1544117772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142736686" name="Picture">
+                  <wp:docPr id="1084407434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142736686" name="Picture"/>
+                          <pic:cNvPr id="1084407434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737608506" name="Picture">
+                  <wp:docPr id="1053668715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737608506" name="Picture"/>
+                          <pic:cNvPr id="1053668715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477527417" name="Picture">
+                  <wp:docPr id="687314567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477527417" name="Picture"/>
+                          <pic:cNvPr id="687314567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>