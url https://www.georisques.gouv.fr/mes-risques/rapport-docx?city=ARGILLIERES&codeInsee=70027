--- v1 (2026-10-12)
+++ v2 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729846257" name="Picture">
+                  <wp:docPr id="26002760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729846257" name="Picture"/>
+                          <pic:cNvPr id="26002760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876349899" name="Picture">
+                  <wp:docPr id="1206745790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876349899" name="Picture"/>
+                          <pic:cNvPr id="1206745790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331879202" name="Picture">
+                        <wp:docPr id="862394351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331879202" name="Picture"/>
+                                <pic:cNvPr id="862394351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347965116" name="Picture">
+                  <wp:docPr id="1379717767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347965116" name="Picture"/>
+                          <pic:cNvPr id="1379717767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749374627" name="Picture">
+                  <wp:docPr id="1422199839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749374627" name="Picture"/>
+                          <pic:cNvPr id="1422199839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13561945" name="Picture">
+                  <wp:docPr id="546107085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13561945" name="Picture"/>
+                          <pic:cNvPr id="546107085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145606354" name="Picture">
+                  <wp:docPr id="305766765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145606354" name="Picture"/>
+                          <pic:cNvPr id="305766765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513095578" name="Picture">
+                  <wp:docPr id="952333690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513095578" name="Picture"/>
+                          <pic:cNvPr id="952333690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52455757" name="Picture">
+                        <wp:docPr id="917565047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52455757" name="Picture"/>
+                                <pic:cNvPr id="917565047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148576466" name="Picture">
+                        <wp:docPr id="543351172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148576466" name="Picture"/>
+                                <pic:cNvPr id="543351172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638833549" name="Picture">
+                        <wp:docPr id="1089040085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638833549" name="Picture"/>
+                                <pic:cNvPr id="1089040085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242872301" name="Picture">
+                        <wp:docPr id="1970549622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242872301" name="Picture"/>
+                                <pic:cNvPr id="1970549622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917887955" name="Picture">
+                        <wp:docPr id="1364421910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917887955" name="Picture"/>
+                                <pic:cNvPr id="1364421910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909189589" name="Picture">
+                        <wp:docPr id="451792092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909189589" name="Picture"/>
+                                <pic:cNvPr id="451792092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168330227" name="Picture">
+                        <wp:docPr id="1918366356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168330227" name="Picture"/>
+                                <pic:cNvPr id="1918366356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534387090" name="Picture">
+                        <wp:docPr id="1484350908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534387090" name="Picture"/>
+                                <pic:cNvPr id="1484350908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850041912" name="Picture">
+                        <wp:docPr id="434364570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850041912" name="Picture"/>
+                                <pic:cNvPr id="434364570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182459247" name="Picture">
+                        <wp:docPr id="1689933680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182459247" name="Picture"/>
+                                <pic:cNvPr id="1689933680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937645059" name="Picture">
+                        <wp:docPr id="2050393634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937645059" name="Picture"/>
+                                <pic:cNvPr id="2050393634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474936337" name="Picture">
+                        <wp:docPr id="954098971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474936337" name="Picture"/>
+                                <pic:cNvPr id="954098971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1006676919" name="Picture">
+                        <wp:docPr id="1982976326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1006676919" name="Picture"/>
+                                <pic:cNvPr id="1982976326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527028084" name="Picture">
+                        <wp:docPr id="847773774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527028084" name="Picture"/>
+                                <pic:cNvPr id="847773774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550419634" name="Picture">
+                        <wp:docPr id="430508222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550419634" name="Picture"/>
+                                <pic:cNvPr id="430508222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754657239" name="Picture">
+                  <wp:docPr id="1723948071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754657239" name="Picture"/>
+                          <pic:cNvPr id="1723948071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255477079" name="Picture">
+                  <wp:docPr id="1985371997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255477079" name="Picture"/>
+                          <pic:cNvPr id="1985371997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995277664" name="Picture">
+                  <wp:docPr id="417152543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995277664" name="Picture"/>
+                          <pic:cNvPr id="417152543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794218094" name="Picture">
+                  <wp:docPr id="661040856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794218094" name="Picture"/>
+                          <pic:cNvPr id="661040856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672797709" name="Picture">
+                  <wp:docPr id="2008776565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672797709" name="Picture"/>
+                          <pic:cNvPr id="2008776565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414911818" name="Picture">
+                  <wp:docPr id="1458598130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414911818" name="Picture"/>
+                          <pic:cNvPr id="1458598130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195142929" name="Picture">
+                        <wp:docPr id="808892452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195142929" name="Picture"/>
+                                <pic:cNvPr id="808892452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185687932" name="Picture">
+                  <wp:docPr id="1909336051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185687932" name="Picture"/>
+                          <pic:cNvPr id="1909336051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216004922" name="Picture">
+                  <wp:docPr id="780033520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216004922" name="Picture"/>
+                          <pic:cNvPr id="780033520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683625303" name="Picture">
+                  <wp:docPr id="722220931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683625303" name="Picture"/>
+                          <pic:cNvPr id="722220931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191858932" name="Picture">
+                  <wp:docPr id="17559002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191858932" name="Picture"/>
+                          <pic:cNvPr id="17559002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491868279" name="Picture">
+                  <wp:docPr id="725110786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491868279" name="Picture"/>
+                          <pic:cNvPr id="725110786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302249106" name="Picture">
+                  <wp:docPr id="2096798012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302249106" name="Picture"/>
+                          <pic:cNvPr id="2096798012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172322063" name="Picture">
+                        <wp:docPr id="1506215854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172322063" name="Picture"/>
+                                <pic:cNvPr id="1506215854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962856438" name="Picture">
+                        <wp:docPr id="434985917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962856438" name="Picture"/>
+                                <pic:cNvPr id="434985917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820168233" name="Picture">
+                  <wp:docPr id="2021049689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820168233" name="Picture"/>
+                          <pic:cNvPr id="2021049689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119770415" name="Picture">
+                  <wp:docPr id="838483544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119770415" name="Picture"/>
+                          <pic:cNvPr id="838483544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255503878" name="Picture">
+                  <wp:docPr id="1567706269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255503878" name="Picture"/>
+                          <pic:cNvPr id="1567706269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762895208" name="Picture">
+                  <wp:docPr id="1864466141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762895208" name="Picture"/>
+                          <pic:cNvPr id="1864466141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986489292" name="Picture">
+                  <wp:docPr id="1240059028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986489292" name="Picture"/>
+                          <pic:cNvPr id="1240059028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119572238" name="Picture">
+                  <wp:docPr id="918623825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119572238" name="Picture"/>
+                          <pic:cNvPr id="918623825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108807478" name="Picture">
+                        <wp:docPr id="1903297486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108807478" name="Picture"/>
+                                <pic:cNvPr id="1903297486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207090193" name="Picture">
+                  <wp:docPr id="1337978927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207090193" name="Picture"/>
+                          <pic:cNvPr id="1337978927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968920845" name="Picture">
+                  <wp:docPr id="554782912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968920845" name="Picture"/>
+                          <pic:cNvPr id="554782912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801278740" name="Picture">
+                  <wp:docPr id="287278242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801278740" name="Picture"/>
+                          <pic:cNvPr id="287278242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370402767" name="Picture">
+                  <wp:docPr id="1657307091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370402767" name="Picture"/>
+                          <pic:cNvPr id="1657307091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001573424" name="Picture">
+                  <wp:docPr id="333736348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001573424" name="Picture"/>
+                          <pic:cNvPr id="333736348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756124528" name="Picture">
+                  <wp:docPr id="964070341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756124528" name="Picture"/>
+                          <pic:cNvPr id="964070341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369442647" name="Picture">
+                        <wp:docPr id="763108451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369442647" name="Picture"/>
+                                <pic:cNvPr id="763108451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826598164" name="Picture">
+                  <wp:docPr id="1582978656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826598164" name="Picture"/>
+                          <pic:cNvPr id="1582978656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627373274" name="Picture">
+                  <wp:docPr id="319342284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627373274" name="Picture"/>
+                          <pic:cNvPr id="319342284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242491743" name="Picture">
+                  <wp:docPr id="2133351109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242491743" name="Picture"/>
+                          <pic:cNvPr id="2133351109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762835665" name="Picture">
+                  <wp:docPr id="1403261172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762835665" name="Picture"/>
+                          <pic:cNvPr id="1403261172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330477377" name="Picture">
+                  <wp:docPr id="1636304016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330477377" name="Picture"/>
+                          <pic:cNvPr id="1636304016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544117772" name="Picture">
+                  <wp:docPr id="20905594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544117772" name="Picture"/>
+                          <pic:cNvPr id="20905594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084407434" name="Picture">
+                  <wp:docPr id="342271417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084407434" name="Picture"/>
+                          <pic:cNvPr id="342271417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053668715" name="Picture">
+                  <wp:docPr id="47910268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053668715" name="Picture"/>
+                          <pic:cNvPr id="47910268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687314567" name="Picture">
+                  <wp:docPr id="1030945358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687314567" name="Picture"/>
+                          <pic:cNvPr id="1030945358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>