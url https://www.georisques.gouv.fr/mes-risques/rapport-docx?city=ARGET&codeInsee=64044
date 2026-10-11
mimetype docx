--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131932311" name="Picture">
+                  <wp:docPr id="1560919117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131932311" name="Picture"/>
+                          <pic:cNvPr id="1560919117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590574510" name="Picture">
+                  <wp:docPr id="536381902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590574510" name="Picture"/>
+                          <pic:cNvPr id="536381902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197083674" name="Picture">
+                        <wp:docPr id="389967806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197083674" name="Picture"/>
+                                <pic:cNvPr id="389967806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218286326" name="Picture">
+                  <wp:docPr id="308049706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218286326" name="Picture"/>
+                          <pic:cNvPr id="308049706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878969317" name="Picture">
+                  <wp:docPr id="1178986616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878969317" name="Picture"/>
+                          <pic:cNvPr id="1178986616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760933070" name="Picture">
+                  <wp:docPr id="525905039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760933070" name="Picture"/>
+                          <pic:cNvPr id="525905039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504076633" name="Picture">
+                  <wp:docPr id="796616724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504076633" name="Picture"/>
+                          <pic:cNvPr id="796616724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135687760" name="Picture">
+                  <wp:docPr id="386668083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135687760" name="Picture"/>
+                          <pic:cNvPr id="386668083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732231386" name="Picture">
+                        <wp:docPr id="1319070795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732231386" name="Picture"/>
+                                <pic:cNvPr id="1319070795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1816643101" name="Picture">
+                        <wp:docPr id="158531372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1816643101" name="Picture"/>
+                                <pic:cNvPr id="158531372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564581018" name="Picture">
+                        <wp:docPr id="614811363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564581018" name="Picture"/>
+                                <pic:cNvPr id="614811363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363613523" name="Picture">
+                        <wp:docPr id="314451693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363613523" name="Picture"/>
+                                <pic:cNvPr id="314451693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898434312" name="Picture">
+                        <wp:docPr id="386540957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898434312" name="Picture"/>
+                                <pic:cNvPr id="386540957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161435105" name="Picture">
+                        <wp:docPr id="998802903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161435105" name="Picture"/>
+                                <pic:cNvPr id="998802903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308307692" name="Picture">
+                        <wp:docPr id="1059166251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308307692" name="Picture"/>
+                                <pic:cNvPr id="1059166251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895030841" name="Picture">
+                        <wp:docPr id="473574573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895030841" name="Picture"/>
+                                <pic:cNvPr id="473574573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085341822" name="Picture">
+                        <wp:docPr id="1513373980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085341822" name="Picture"/>
+                                <pic:cNvPr id="1513373980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="196242908" name="Picture">
+                        <wp:docPr id="1555252073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="196242908" name="Picture"/>
+                                <pic:cNvPr id="1555252073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066704811" name="Picture">
+                        <wp:docPr id="1139913299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066704811" name="Picture"/>
+                                <pic:cNvPr id="1139913299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421214289" name="Picture">
+                        <wp:docPr id="1467246005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421214289" name="Picture"/>
+                                <pic:cNvPr id="1467246005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103811747" name="Picture">
+                        <wp:docPr id="998086411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103811747" name="Picture"/>
+                                <pic:cNvPr id="998086411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191075268" name="Picture">
+                        <wp:docPr id="2004390145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191075268" name="Picture"/>
+                                <pic:cNvPr id="2004390145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1060184495" name="Picture">
+                        <wp:docPr id="914046100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1060184495" name="Picture"/>
+                                <pic:cNvPr id="914046100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012051330" name="Picture">
+                  <wp:docPr id="1371634090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012051330" name="Picture"/>
+                          <pic:cNvPr id="1371634090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035986122" name="Picture">
+                  <wp:docPr id="269697797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035986122" name="Picture"/>
+                          <pic:cNvPr id="269697797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794372716" name="Picture">
+                  <wp:docPr id="1671808980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794372716" name="Picture"/>
+                          <pic:cNvPr id="1671808980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090186207" name="Picture">
+                  <wp:docPr id="889230119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090186207" name="Picture"/>
+                          <pic:cNvPr id="889230119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442695357" name="Picture">
+                  <wp:docPr id="1761356496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442695357" name="Picture"/>
+                          <pic:cNvPr id="1761356496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263330069" name="Picture">
+                  <wp:docPr id="412103924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263330069" name="Picture"/>
+                          <pic:cNvPr id="412103924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078462201" name="Picture">
+                        <wp:docPr id="1782687140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078462201" name="Picture"/>
+                                <pic:cNvPr id="1782687140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740534814" name="Picture">
+                  <wp:docPr id="103654254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740534814" name="Picture"/>
+                          <pic:cNvPr id="103654254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049579942" name="Picture">
+                  <wp:docPr id="1078354672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049579942" name="Picture"/>
+                          <pic:cNvPr id="1078354672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060821972" name="Picture">
+                  <wp:docPr id="659391449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060821972" name="Picture"/>
+                          <pic:cNvPr id="659391449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753708281" name="Picture">
+                  <wp:docPr id="165152114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753708281" name="Picture"/>
+                          <pic:cNvPr id="165152114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701378015" name="Picture">
+                  <wp:docPr id="1165482731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701378015" name="Picture"/>
+                          <pic:cNvPr id="1165482731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924406751" name="Picture">
+                  <wp:docPr id="1816394041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924406751" name="Picture"/>
+                          <pic:cNvPr id="1816394041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165273830" name="Picture">
+                        <wp:docPr id="1800433119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165273830" name="Picture"/>
+                                <pic:cNvPr id="1800433119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109574608" name="Picture">
+                        <wp:docPr id="1108910089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109574608" name="Picture"/>
+                                <pic:cNvPr id="1108910089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585200360" name="Picture">
+                  <wp:docPr id="709759744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585200360" name="Picture"/>
+                          <pic:cNvPr id="709759744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378398834" name="Picture">
+                  <wp:docPr id="582849076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378398834" name="Picture"/>
+                          <pic:cNvPr id="582849076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126622677" name="Picture">
+                  <wp:docPr id="2100008748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126622677" name="Picture"/>
+                          <pic:cNvPr id="2100008748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832711279" name="Picture">
+                  <wp:docPr id="373753489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832711279" name="Picture"/>
+                          <pic:cNvPr id="373753489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282105548" name="Picture">
+                  <wp:docPr id="1229122354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282105548" name="Picture"/>
+                          <pic:cNvPr id="1229122354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960358657" name="Picture">
+                  <wp:docPr id="1592666086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960358657" name="Picture"/>
+                          <pic:cNvPr id="1592666086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231105946" name="Picture">
+                        <wp:docPr id="2105729582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231105946" name="Picture"/>
+                                <pic:cNvPr id="2105729582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541796034" name="Picture">
+                  <wp:docPr id="1392257903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541796034" name="Picture"/>
+                          <pic:cNvPr id="1392257903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236230295" name="Picture">
+                  <wp:docPr id="141440398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236230295" name="Picture"/>
+                          <pic:cNvPr id="141440398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404232287" name="Picture">
+                  <wp:docPr id="257433954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404232287" name="Picture"/>
+                          <pic:cNvPr id="257433954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087401612" name="Picture">
+                  <wp:docPr id="223809164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087401612" name="Picture"/>
+                          <pic:cNvPr id="223809164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962479263" name="Picture">
+                  <wp:docPr id="1347557969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962479263" name="Picture"/>
+                          <pic:cNvPr id="1347557969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934527881" name="Picture">
+                  <wp:docPr id="198323459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934527881" name="Picture"/>
+                          <pic:cNvPr id="198323459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35795,57 +35795,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="324685001" name="Picture">
+                        <wp:docPr id="1341850395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="324685001" name="Picture"/>
+                                <pic:cNvPr id="1341850395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37289,57 +37289,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352299502" name="Picture">
+                  <wp:docPr id="1440450002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352299502" name="Picture"/>
+                          <pic:cNvPr id="1440450002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37378,57 +37378,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449961471" name="Picture">
+                  <wp:docPr id="266769981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449961471" name="Picture"/>
+                          <pic:cNvPr id="266769981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38022,57 +38022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540933099" name="Picture">
+                  <wp:docPr id="1663667998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540933099" name="Picture"/>
+                          <pic:cNvPr id="1663667998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39020,57 +39020,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758752361" name="Picture">
+                  <wp:docPr id="1890200406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758752361" name="Picture"/>
+                          <pic:cNvPr id="1890200406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39123,57 +39123,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829011223" name="Picture">
+                  <wp:docPr id="1506180776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829011223" name="Picture"/>
+                          <pic:cNvPr id="1506180776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40500,57 +40500,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629501571" name="Picture">
+                  <wp:docPr id="280215429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629501571" name="Picture"/>
+                          <pic:cNvPr id="280215429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41643,57 +41643,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881282860" name="Picture">
+                        <wp:docPr id="7216652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881282860" name="Picture"/>
+                                <pic:cNvPr id="7216652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42864,57 +42864,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128449757" name="Picture">
+                  <wp:docPr id="221042195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128449757" name="Picture"/>
+                          <pic:cNvPr id="221042195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42935,57 +42935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648916673" name="Picture">
+                  <wp:docPr id="577348923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648916673" name="Picture"/>
+                          <pic:cNvPr id="577348923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43349,57 +43349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31014720" name="Picture">
+                  <wp:docPr id="1703296433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31014720" name="Picture"/>
+                          <pic:cNvPr id="1703296433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>