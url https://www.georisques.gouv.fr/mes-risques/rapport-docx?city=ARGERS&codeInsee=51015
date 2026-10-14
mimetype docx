--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590063518" name="Picture">
+                  <wp:docPr id="392077551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590063518" name="Picture"/>
+                          <pic:cNvPr id="392077551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465526733" name="Picture">
+                  <wp:docPr id="632037067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465526733" name="Picture"/>
+                          <pic:cNvPr id="632037067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111571085" name="Picture">
+                        <wp:docPr id="638998735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111571085" name="Picture"/>
+                                <pic:cNvPr id="638998735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915376323" name="Picture">
+                  <wp:docPr id="1117304809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915376323" name="Picture"/>
+                          <pic:cNvPr id="1117304809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434593309" name="Picture">
+                  <wp:docPr id="1094385686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434593309" name="Picture"/>
+                          <pic:cNvPr id="1094385686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234514782" name="Picture">
+                  <wp:docPr id="968112315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234514782" name="Picture"/>
+                          <pic:cNvPr id="968112315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008584380" name="Picture">
+                  <wp:docPr id="1295854682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008584380" name="Picture"/>
+                          <pic:cNvPr id="1295854682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986728608" name="Picture">
+                  <wp:docPr id="683870028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986728608" name="Picture"/>
+                          <pic:cNvPr id="683870028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226544347" name="Picture">
+                        <wp:docPr id="2049766880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226544347" name="Picture"/>
+                                <pic:cNvPr id="2049766880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458103394" name="Picture">
+                        <wp:docPr id="674432257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458103394" name="Picture"/>
+                                <pic:cNvPr id="674432257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432762970" name="Picture">
+                        <wp:docPr id="2074846836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432762970" name="Picture"/>
+                                <pic:cNvPr id="2074846836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452808538" name="Picture">
+                        <wp:docPr id="1811356821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452808538" name="Picture"/>
+                                <pic:cNvPr id="1811356821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857090999" name="Picture">
+                        <wp:docPr id="207553433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857090999" name="Picture"/>
+                                <pic:cNvPr id="207553433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606321500" name="Picture">
+                        <wp:docPr id="610377304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606321500" name="Picture"/>
+                                <pic:cNvPr id="610377304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789930720" name="Picture">
+                        <wp:docPr id="1988983400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789930720" name="Picture"/>
+                                <pic:cNvPr id="1988983400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802266475" name="Picture">
+                        <wp:docPr id="1546164238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802266475" name="Picture"/>
+                                <pic:cNvPr id="1546164238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057472743" name="Picture">
+                        <wp:docPr id="845248690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057472743" name="Picture"/>
+                                <pic:cNvPr id="845248690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149149230" name="Picture">
+                        <wp:docPr id="1148834104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149149230" name="Picture"/>
+                                <pic:cNvPr id="1148834104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113897999" name="Picture">
+                        <wp:docPr id="949446846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113897999" name="Picture"/>
+                                <pic:cNvPr id="949446846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1278273209" name="Picture">
+                        <wp:docPr id="294569261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1278273209" name="Picture"/>
+                                <pic:cNvPr id="294569261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131257695" name="Picture">
+                        <wp:docPr id="1577307751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131257695" name="Picture"/>
+                                <pic:cNvPr id="1577307751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173393935" name="Picture">
+                        <wp:docPr id="1577620345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173393935" name="Picture"/>
+                                <pic:cNvPr id="1577620345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385275410" name="Picture">
+                        <wp:docPr id="925607057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385275410" name="Picture"/>
+                                <pic:cNvPr id="925607057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871052085" name="Picture">
+                  <wp:docPr id="1948082903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871052085" name="Picture"/>
+                          <pic:cNvPr id="1948082903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442076221" name="Picture">
+                  <wp:docPr id="448505181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442076221" name="Picture"/>
+                          <pic:cNvPr id="448505181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403367862" name="Picture">
+                  <wp:docPr id="866740810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403367862" name="Picture"/>
+                          <pic:cNvPr id="866740810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763776708" name="Picture">
+                  <wp:docPr id="722694160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763776708" name="Picture"/>
+                          <pic:cNvPr id="722694160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561348485" name="Picture">
+                  <wp:docPr id="523491823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561348485" name="Picture"/>
+                          <pic:cNvPr id="523491823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368070222" name="Picture">
+                  <wp:docPr id="2026964576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368070222" name="Picture"/>
+                          <pic:cNvPr id="2026964576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148637013" name="Picture">
+                        <wp:docPr id="463636277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148637013" name="Picture"/>
+                                <pic:cNvPr id="463636277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128006365" name="Picture">
+                  <wp:docPr id="2090618248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128006365" name="Picture"/>
+                          <pic:cNvPr id="2090618248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193966180" name="Picture">
+                  <wp:docPr id="567664104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193966180" name="Picture"/>
+                          <pic:cNvPr id="567664104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045893159" name="Picture">
+                  <wp:docPr id="776043976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045893159" name="Picture"/>
+                          <pic:cNvPr id="776043976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377270337" name="Picture">
+                  <wp:docPr id="1042069464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377270337" name="Picture"/>
+                          <pic:cNvPr id="1042069464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828582694" name="Picture">
+                  <wp:docPr id="1658237832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828582694" name="Picture"/>
+                          <pic:cNvPr id="1658237832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454711351" name="Picture">
+                  <wp:docPr id="1297609136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454711351" name="Picture"/>
+                          <pic:cNvPr id="1297609136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850730222" name="Picture">
+                        <wp:docPr id="678191970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850730222" name="Picture"/>
+                                <pic:cNvPr id="678191970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790887712" name="Picture">
+                  <wp:docPr id="497304897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790887712" name="Picture"/>
+                          <pic:cNvPr id="497304897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497661143" name="Picture">
+                  <wp:docPr id="69310281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497661143" name="Picture"/>
+                          <pic:cNvPr id="69310281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89426869" name="Picture">
+                  <wp:docPr id="1235658812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89426869" name="Picture"/>
+                          <pic:cNvPr id="1235658812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615586937" name="Picture">
+                  <wp:docPr id="1274393912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615586937" name="Picture"/>
+                          <pic:cNvPr id="1274393912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085099698" name="Picture">
+                  <wp:docPr id="1253523601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085099698" name="Picture"/>
+                          <pic:cNvPr id="1253523601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602913963" name="Picture">
+                  <wp:docPr id="1752204934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602913963" name="Picture"/>
+                          <pic:cNvPr id="1752204934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17919036" name="Picture">
+                        <wp:docPr id="692492758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17919036" name="Picture"/>
+                                <pic:cNvPr id="692492758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025936608" name="Picture">
+                  <wp:docPr id="36135667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025936608" name="Picture"/>
+                          <pic:cNvPr id="36135667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396110406" name="Picture">
+                  <wp:docPr id="1386093987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396110406" name="Picture"/>
+                          <pic:cNvPr id="1386093987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498153616" name="Picture">
+                  <wp:docPr id="1326163471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498153616" name="Picture"/>
+                          <pic:cNvPr id="1326163471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754109886" name="Picture">
+                  <wp:docPr id="1821042424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754109886" name="Picture"/>
+                          <pic:cNvPr id="1821042424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216518306" name="Picture">
+                  <wp:docPr id="1323015631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216518306" name="Picture"/>
+                          <pic:cNvPr id="1323015631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910725536" name="Picture">
+                  <wp:docPr id="1551004101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910725536" name="Picture"/>
+                          <pic:cNvPr id="1551004101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539158111" name="Picture">
+                  <wp:docPr id="433382971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539158111" name="Picture"/>
+                          <pic:cNvPr id="433382971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121701735" name="Picture">
+                  <wp:docPr id="732854792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121701735" name="Picture"/>
+                          <pic:cNvPr id="732854792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792533492" name="Picture">
+                  <wp:docPr id="667017870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792533492" name="Picture"/>
+                          <pic:cNvPr id="667017870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124333413" name="Picture">
+                        <wp:docPr id="887746935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124333413" name="Picture"/>
+                                <pic:cNvPr id="887746935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959153659" name="Picture">
+                  <wp:docPr id="479502582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959153659" name="Picture"/>
+                          <pic:cNvPr id="479502582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13573150" name="Picture">
+                  <wp:docPr id="1579402418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13573150" name="Picture"/>
+                          <pic:cNvPr id="1579402418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291876545" name="Picture">
+                  <wp:docPr id="1364755693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291876545" name="Picture"/>
+                          <pic:cNvPr id="1364755693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006384125" name="Picture">
+                  <wp:docPr id="1628334588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006384125" name="Picture"/>
+                          <pic:cNvPr id="1628334588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917569873" name="Picture">
+                  <wp:docPr id="1792346308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917569873" name="Picture"/>
+                          <pic:cNvPr id="1792346308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315078526" name="Picture">
+                  <wp:docPr id="428151303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315078526" name="Picture"/>
+                          <pic:cNvPr id="428151303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="527838539" name="Picture">
+                        <wp:docPr id="176495337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="527838539" name="Picture"/>
+                                <pic:cNvPr id="176495337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816121244" name="Picture">
+                  <wp:docPr id="992027796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816121244" name="Picture"/>
+                          <pic:cNvPr id="992027796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502582763" name="Picture">
+                  <wp:docPr id="1172165449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502582763" name="Picture"/>
+                          <pic:cNvPr id="1172165449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263311924" name="Picture">
+                  <wp:docPr id="1255138200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263311924" name="Picture"/>
+                          <pic:cNvPr id="1255138200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>