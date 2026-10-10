--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976783578" name="Picture">
+                  <wp:docPr id="1374094301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976783578" name="Picture"/>
+                          <pic:cNvPr id="1374094301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133845819" name="Picture">
+                  <wp:docPr id="1067378732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133845819" name="Picture"/>
+                          <pic:cNvPr id="1067378732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51738840" name="Picture">
+                        <wp:docPr id="321587577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51738840" name="Picture"/>
+                                <pic:cNvPr id="321587577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240882820" name="Picture">
+                  <wp:docPr id="1619044875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240882820" name="Picture"/>
+                          <pic:cNvPr id="1619044875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527297483" name="Picture">
+                  <wp:docPr id="1578899754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527297483" name="Picture"/>
+                          <pic:cNvPr id="1578899754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361250883" name="Picture">
+                  <wp:docPr id="1089874942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361250883" name="Picture"/>
+                          <pic:cNvPr id="1089874942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134167850" name="Picture">
+                  <wp:docPr id="808260833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134167850" name="Picture"/>
+                          <pic:cNvPr id="808260833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991301809" name="Picture">
+                  <wp:docPr id="832776331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991301809" name="Picture"/>
+                          <pic:cNvPr id="832776331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749048985" name="Picture">
+                        <wp:docPr id="1715065061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749048985" name="Picture"/>
+                                <pic:cNvPr id="1715065061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755511511" name="Picture">
+                        <wp:docPr id="103112993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755511511" name="Picture"/>
+                                <pic:cNvPr id="103112993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125822578" name="Picture">
+                        <wp:docPr id="487762510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125822578" name="Picture"/>
+                                <pic:cNvPr id="487762510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729021683" name="Picture">
+                        <wp:docPr id="1135709680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729021683" name="Picture"/>
+                                <pic:cNvPr id="1135709680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859151706" name="Picture">
+                        <wp:docPr id="658918497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859151706" name="Picture"/>
+                                <pic:cNvPr id="658918497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014926146" name="Picture">
+                        <wp:docPr id="242270472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014926146" name="Picture"/>
+                                <pic:cNvPr id="242270472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380809200" name="Picture">
+                        <wp:docPr id="139300436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380809200" name="Picture"/>
+                                <pic:cNvPr id="139300436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932568344" name="Picture">
+                        <wp:docPr id="290816181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932568344" name="Picture"/>
+                                <pic:cNvPr id="290816181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169519656" name="Picture">
+                        <wp:docPr id="1618502618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169519656" name="Picture"/>
+                                <pic:cNvPr id="1618502618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386271074" name="Picture">
+                        <wp:docPr id="880882050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386271074" name="Picture"/>
+                                <pic:cNvPr id="880882050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169923545" name="Picture">
+                        <wp:docPr id="400269933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169923545" name="Picture"/>
+                                <pic:cNvPr id="400269933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="949365468" name="Picture">
+                        <wp:docPr id="147084700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="949365468" name="Picture"/>
+                                <pic:cNvPr id="147084700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823684800" name="Picture">
+                        <wp:docPr id="1299081208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823684800" name="Picture"/>
+                                <pic:cNvPr id="1299081208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564647913" name="Picture">
+                        <wp:docPr id="1961954779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564647913" name="Picture"/>
+                                <pic:cNvPr id="1961954779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692476960" name="Picture">
+                        <wp:docPr id="133708593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692476960" name="Picture"/>
+                                <pic:cNvPr id="133708593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298716134" name="Picture">
+                  <wp:docPr id="1834695835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298716134" name="Picture"/>
+                          <pic:cNvPr id="1834695835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705765529" name="Picture">
+                  <wp:docPr id="636691757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705765529" name="Picture"/>
+                          <pic:cNvPr id="636691757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402913342" name="Picture">
+                  <wp:docPr id="1098710344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402913342" name="Picture"/>
+                          <pic:cNvPr id="1098710344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87845449" name="Picture">
+                  <wp:docPr id="564477634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87845449" name="Picture"/>
+                          <pic:cNvPr id="564477634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794642900" name="Picture">
+                  <wp:docPr id="1787985045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794642900" name="Picture"/>
+                          <pic:cNvPr id="1787985045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340479638" name="Picture">
+                  <wp:docPr id="872138697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340479638" name="Picture"/>
+                          <pic:cNvPr id="872138697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49317535" name="Picture">
+                        <wp:docPr id="233378535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49317535" name="Picture"/>
+                                <pic:cNvPr id="233378535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289455058" name="Picture">
+                  <wp:docPr id="585173140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289455058" name="Picture"/>
+                          <pic:cNvPr id="585173140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120392036" name="Picture">
+                  <wp:docPr id="282309455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120392036" name="Picture"/>
+                          <pic:cNvPr id="282309455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015377481" name="Picture">
+                  <wp:docPr id="1432937880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015377481" name="Picture"/>
+                          <pic:cNvPr id="1432937880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103601922" name="Picture">
+                  <wp:docPr id="1030370230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103601922" name="Picture"/>
+                          <pic:cNvPr id="1030370230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522180534" name="Picture">
+                  <wp:docPr id="982896106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522180534" name="Picture"/>
+                          <pic:cNvPr id="982896106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453663314" name="Picture">
+                  <wp:docPr id="1093274320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453663314" name="Picture"/>
+                          <pic:cNvPr id="1093274320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183679604" name="Picture">
+                        <wp:docPr id="1684742658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183679604" name="Picture"/>
+                                <pic:cNvPr id="1684742658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050785063" name="Picture">
+                        <wp:docPr id="983958561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050785063" name="Picture"/>
+                                <pic:cNvPr id="983958561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337979555" name="Picture">
+                  <wp:docPr id="123750981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337979555" name="Picture"/>
+                          <pic:cNvPr id="123750981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562725955" name="Picture">
+                  <wp:docPr id="803829080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562725955" name="Picture"/>
+                          <pic:cNvPr id="803829080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600394089" name="Picture">
+                  <wp:docPr id="1954655160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600394089" name="Picture"/>
+                          <pic:cNvPr id="1954655160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933763770" name="Picture">
+                  <wp:docPr id="2035964573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933763770" name="Picture"/>
+                          <pic:cNvPr id="2035964573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402624424" name="Picture">
+                  <wp:docPr id="228472796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402624424" name="Picture"/>
+                          <pic:cNvPr id="228472796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118418921" name="Picture">
+                  <wp:docPr id="2112135024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118418921" name="Picture"/>
+                          <pic:cNvPr id="2112135024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000176098" name="Picture">
+                        <wp:docPr id="454835565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000176098" name="Picture"/>
+                                <pic:cNvPr id="454835565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023863315" name="Picture">
+                  <wp:docPr id="1121599073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023863315" name="Picture"/>
+                          <pic:cNvPr id="1121599073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147815299" name="Picture">
+                  <wp:docPr id="10383282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147815299" name="Picture"/>
+                          <pic:cNvPr id="10383282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806663475" name="Picture">
+                  <wp:docPr id="60240335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806663475" name="Picture"/>
+                          <pic:cNvPr id="60240335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459520301" name="Picture">
+                  <wp:docPr id="246966292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459520301" name="Picture"/>
+                          <pic:cNvPr id="246966292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553518204" name="Picture">
+                  <wp:docPr id="1081553901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553518204" name="Picture"/>
+                          <pic:cNvPr id="1081553901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861431068" name="Picture">
+                  <wp:docPr id="1199519900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861431068" name="Picture"/>
+                          <pic:cNvPr id="1199519900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141868784" name="Picture">
+                        <wp:docPr id="1085934289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141868784" name="Picture"/>
+                                <pic:cNvPr id="1085934289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609985319" name="Picture">
+                  <wp:docPr id="1416360227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609985319" name="Picture"/>
+                          <pic:cNvPr id="1416360227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926814487" name="Picture">
+                  <wp:docPr id="1142396413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926814487" name="Picture"/>
+                          <pic:cNvPr id="1142396413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253115890" name="Picture">
+                  <wp:docPr id="1101090700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253115890" name="Picture"/>
+                          <pic:cNvPr id="1101090700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016245283" name="Picture">
+                  <wp:docPr id="410023680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016245283" name="Picture"/>
+                          <pic:cNvPr id="410023680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823668215" name="Picture">
+                  <wp:docPr id="1607727403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823668215" name="Picture"/>
+                          <pic:cNvPr id="1607727403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457022244" name="Picture">
+                  <wp:docPr id="880856207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457022244" name="Picture"/>
+                          <pic:cNvPr id="880856207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823413909" name="Picture">
+                  <wp:docPr id="554750342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823413909" name="Picture"/>
+                          <pic:cNvPr id="554750342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516572028" name="Picture">
+                  <wp:docPr id="163091256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516572028" name="Picture"/>
+                          <pic:cNvPr id="163091256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554562338" name="Picture">
+                  <wp:docPr id="561713169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554562338" name="Picture"/>
+                          <pic:cNvPr id="561713169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>