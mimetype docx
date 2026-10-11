--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83169235" name="Picture">
+                  <wp:docPr id="209589278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83169235" name="Picture"/>
+                          <pic:cNvPr id="209589278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135372020" name="Picture">
+                  <wp:docPr id="1817926815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135372020" name="Picture"/>
+                          <pic:cNvPr id="1817926815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920294632" name="Picture">
+                        <wp:docPr id="1089287808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920294632" name="Picture"/>
+                                <pic:cNvPr id="1089287808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293271412" name="Picture">
+                  <wp:docPr id="1396147148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293271412" name="Picture"/>
+                          <pic:cNvPr id="1396147148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505327374" name="Picture">
+                  <wp:docPr id="827915319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505327374" name="Picture"/>
+                          <pic:cNvPr id="827915319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900883215" name="Picture">
+                  <wp:docPr id="185042652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900883215" name="Picture"/>
+                          <pic:cNvPr id="185042652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093817014" name="Picture">
+                  <wp:docPr id="1521930906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093817014" name="Picture"/>
+                          <pic:cNvPr id="1521930906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346056151" name="Picture">
+                  <wp:docPr id="386570090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346056151" name="Picture"/>
+                          <pic:cNvPr id="386570090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051657076" name="Picture">
+                        <wp:docPr id="251529628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051657076" name="Picture"/>
+                                <pic:cNvPr id="251529628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215460222" name="Picture">
+                        <wp:docPr id="1470362366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215460222" name="Picture"/>
+                                <pic:cNvPr id="1470362366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824863339" name="Picture">
+                        <wp:docPr id="585945102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824863339" name="Picture"/>
+                                <pic:cNvPr id="585945102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1623562564" name="Picture">
+                        <wp:docPr id="905628544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1623562564" name="Picture"/>
+                                <pic:cNvPr id="905628544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501627732" name="Picture">
+                        <wp:docPr id="540065096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501627732" name="Picture"/>
+                                <pic:cNvPr id="540065096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693856746" name="Picture">
+                        <wp:docPr id="1790759364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693856746" name="Picture"/>
+                                <pic:cNvPr id="1790759364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127814509" name="Picture">
+                        <wp:docPr id="1343806872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127814509" name="Picture"/>
+                                <pic:cNvPr id="1343806872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107730649" name="Picture">
+                        <wp:docPr id="1882365598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107730649" name="Picture"/>
+                                <pic:cNvPr id="1882365598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593826513" name="Picture">
+                        <wp:docPr id="1691086699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593826513" name="Picture"/>
+                                <pic:cNvPr id="1691086699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033265752" name="Picture">
+                        <wp:docPr id="390667206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033265752" name="Picture"/>
+                                <pic:cNvPr id="390667206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904024907" name="Picture">
+                        <wp:docPr id="637151036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904024907" name="Picture"/>
+                                <pic:cNvPr id="637151036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606902580" name="Picture">
+                        <wp:docPr id="1864530633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606902580" name="Picture"/>
+                                <pic:cNvPr id="1864530633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163087929" name="Picture">
+                        <wp:docPr id="1787601413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163087929" name="Picture"/>
+                                <pic:cNvPr id="1787601413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507576806" name="Picture">
+                        <wp:docPr id="1096538742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507576806" name="Picture"/>
+                                <pic:cNvPr id="1096538742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011794756" name="Picture">
+                        <wp:docPr id="617565530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011794756" name="Picture"/>
+                                <pic:cNvPr id="617565530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498366363" name="Picture">
+                  <wp:docPr id="985563434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498366363" name="Picture"/>
+                          <pic:cNvPr id="985563434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774661156" name="Picture">
+                  <wp:docPr id="195813581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774661156" name="Picture"/>
+                          <pic:cNvPr id="195813581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720513592" name="Picture">
+                  <wp:docPr id="736588884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720513592" name="Picture"/>
+                          <pic:cNvPr id="736588884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288540942" name="Picture">
+                  <wp:docPr id="1487926031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288540942" name="Picture"/>
+                          <pic:cNvPr id="1487926031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329885631" name="Picture">
+                  <wp:docPr id="995868590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329885631" name="Picture"/>
+                          <pic:cNvPr id="995868590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658957989" name="Picture">
+                  <wp:docPr id="86025620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658957989" name="Picture"/>
+                          <pic:cNvPr id="86025620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1024572720" name="Picture">
+                        <wp:docPr id="125514271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1024572720" name="Picture"/>
+                                <pic:cNvPr id="125514271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815973807" name="Picture">
+                  <wp:docPr id="1744043804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815973807" name="Picture"/>
+                          <pic:cNvPr id="1744043804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888647139" name="Picture">
+                  <wp:docPr id="286624746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888647139" name="Picture"/>
+                          <pic:cNvPr id="286624746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71270000" name="Picture">
+                  <wp:docPr id="1335932957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71270000" name="Picture"/>
+                          <pic:cNvPr id="1335932957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297312016" name="Picture">
+                  <wp:docPr id="979573058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297312016" name="Picture"/>
+                          <pic:cNvPr id="979573058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583787513" name="Picture">
+                  <wp:docPr id="2020467548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583787513" name="Picture"/>
+                          <pic:cNvPr id="2020467548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491046586" name="Picture">
+                  <wp:docPr id="1818624688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491046586" name="Picture"/>
+                          <pic:cNvPr id="1818624688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456041684" name="Picture">
+                        <wp:docPr id="304569747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456041684" name="Picture"/>
+                                <pic:cNvPr id="304569747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724700201" name="Picture">
+                  <wp:docPr id="1103021799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724700201" name="Picture"/>
+                          <pic:cNvPr id="1103021799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739308669" name="Picture">
+                  <wp:docPr id="187562747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739308669" name="Picture"/>
+                          <pic:cNvPr id="187562747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514082532" name="Picture">
+                  <wp:docPr id="1769828107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514082532" name="Picture"/>
+                          <pic:cNvPr id="1769828107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685516820" name="Picture">
+                  <wp:docPr id="994143040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685516820" name="Picture"/>
+                          <pic:cNvPr id="994143040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797711709" name="Picture">
+                  <wp:docPr id="2137411115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797711709" name="Picture"/>
+                          <pic:cNvPr id="2137411115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943031190" name="Picture">
+                  <wp:docPr id="75134732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943031190" name="Picture"/>
+                          <pic:cNvPr id="75134732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29917,57 +29917,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="338252056" name="Picture">
+                        <wp:docPr id="1288548501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="338252056" name="Picture"/>
+                                <pic:cNvPr id="1288548501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32120,57 +32120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716475349" name="Picture">
+                  <wp:docPr id="2118811715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716475349" name="Picture"/>
+                          <pic:cNvPr id="2118811715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32191,57 +32191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945668068" name="Picture">
+                  <wp:docPr id="803792097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945668068" name="Picture"/>
+                          <pic:cNvPr id="803792097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32670,57 +32670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763868946" name="Picture">
+                  <wp:docPr id="234926225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763868946" name="Picture"/>
+                          <pic:cNvPr id="234926225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33962,57 +33962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994328269" name="Picture">
+                  <wp:docPr id="249884337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994328269" name="Picture"/>
+                          <pic:cNvPr id="249884337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34051,57 +34051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205797352" name="Picture">
+                  <wp:docPr id="1715719264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205797352" name="Picture"/>
+                          <pic:cNvPr id="1715719264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34695,57 +34695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485174869" name="Picture">
+                  <wp:docPr id="1833729025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485174869" name="Picture"/>
+                          <pic:cNvPr id="1833729025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35693,57 +35693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583496017" name="Picture">
+                  <wp:docPr id="430557927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583496017" name="Picture"/>
+                          <pic:cNvPr id="430557927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35796,57 +35796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607566739" name="Picture">
+                  <wp:docPr id="1359634655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607566739" name="Picture"/>
+                          <pic:cNvPr id="1359634655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37173,57 +37173,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20916479" name="Picture">
+                  <wp:docPr id="1820080682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20916479" name="Picture"/>
+                          <pic:cNvPr id="1820080682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38316,57 +38316,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885744239" name="Picture">
+                        <wp:docPr id="2018398196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885744239" name="Picture"/>
+                                <pic:cNvPr id="2018398196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39677,57 +39677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280040153" name="Picture">
+                  <wp:docPr id="1970177981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280040153" name="Picture"/>
+                          <pic:cNvPr id="1970177981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39766,57 +39766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075343769" name="Picture">
+                  <wp:docPr id="251152193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075343769" name="Picture"/>
+                          <pic:cNvPr id="251152193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40410,57 +40410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762146229" name="Picture">
+                  <wp:docPr id="554423851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762146229" name="Picture"/>
+                          <pic:cNvPr id="554423851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41408,57 +41408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664097162" name="Picture">
+                  <wp:docPr id="852640319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664097162" name="Picture"/>
+                          <pic:cNvPr id="852640319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41511,57 +41511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809679388" name="Picture">
+                  <wp:docPr id="1601632301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809679388" name="Picture"/>
+                          <pic:cNvPr id="1601632301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42888,57 +42888,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842416483" name="Picture">
+                  <wp:docPr id="2024543234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842416483" name="Picture"/>
+                          <pic:cNvPr id="2024543234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44031,57 +44031,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78722905" name="Picture">
+                        <wp:docPr id="1713535216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78722905" name="Picture"/>
+                                <pic:cNvPr id="1713535216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45302,57 +45302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873572222" name="Picture">
+                  <wp:docPr id="167259783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873572222" name="Picture"/>
+                          <pic:cNvPr id="167259783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45382,57 +45382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118178627" name="Picture">
+                  <wp:docPr id="1828505389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118178627" name="Picture"/>
+                          <pic:cNvPr id="1828505389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45861,57 +45861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243363526" name="Picture">
+                  <wp:docPr id="2096832654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243363526" name="Picture"/>
+                          <pic:cNvPr id="2096832654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47456,57 +47456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344864188" name="Picture">
+                  <wp:docPr id="1017086578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344864188" name="Picture"/>
+                          <pic:cNvPr id="1017086578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47527,57 +47527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714486907" name="Picture">
+                  <wp:docPr id="919666531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714486907" name="Picture"/>
+                          <pic:cNvPr id="919666531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47941,57 +47941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665288997" name="Picture">
+                  <wp:docPr id="319444583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665288997" name="Picture"/>
+                          <pic:cNvPr id="319444583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>