--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921407121" name="Picture">
+                  <wp:docPr id="1214769585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921407121" name="Picture"/>
+                          <pic:cNvPr id="1214769585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982082703" name="Picture">
+                  <wp:docPr id="1736702211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982082703" name="Picture"/>
+                          <pic:cNvPr id="1736702211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936663055" name="Picture">
+                        <wp:docPr id="232600787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936663055" name="Picture"/>
+                                <pic:cNvPr id="232600787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527280456" name="Picture">
+                  <wp:docPr id="1466126232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527280456" name="Picture"/>
+                          <pic:cNvPr id="1466126232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561504679" name="Picture">
+                  <wp:docPr id="994645598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561504679" name="Picture"/>
+                          <pic:cNvPr id="994645598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41262897" name="Picture">
+                  <wp:docPr id="288710015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41262897" name="Picture"/>
+                          <pic:cNvPr id="288710015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295456809" name="Picture">
+                  <wp:docPr id="1718919689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295456809" name="Picture"/>
+                          <pic:cNvPr id="1718919689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683615426" name="Picture">
+                  <wp:docPr id="1327000317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683615426" name="Picture"/>
+                          <pic:cNvPr id="1327000317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109623082" name="Picture">
+                        <wp:docPr id="1637207226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109623082" name="Picture"/>
+                                <pic:cNvPr id="1637207226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602443738" name="Picture">
+                        <wp:docPr id="1338093180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602443738" name="Picture"/>
+                                <pic:cNvPr id="1338093180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105461814" name="Picture">
+                        <wp:docPr id="1630411192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105461814" name="Picture"/>
+                                <pic:cNvPr id="1630411192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763524605" name="Picture">
+                        <wp:docPr id="1950761224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763524605" name="Picture"/>
+                                <pic:cNvPr id="1950761224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184678969" name="Picture">
+                        <wp:docPr id="1022923283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184678969" name="Picture"/>
+                                <pic:cNvPr id="1022923283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043164255" name="Picture">
+                        <wp:docPr id="313212696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043164255" name="Picture"/>
+                                <pic:cNvPr id="313212696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1831492273" name="Picture">
+                        <wp:docPr id="1124186852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1831492273" name="Picture"/>
+                                <pic:cNvPr id="1124186852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036495877" name="Picture">
+                        <wp:docPr id="908509846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036495877" name="Picture"/>
+                                <pic:cNvPr id="908509846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689086418" name="Picture">
+                        <wp:docPr id="1091302398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689086418" name="Picture"/>
+                                <pic:cNvPr id="1091302398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788457372" name="Picture">
+                        <wp:docPr id="1377531956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788457372" name="Picture"/>
+                                <pic:cNvPr id="1377531956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735324176" name="Picture">
+                        <wp:docPr id="1477046259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735324176" name="Picture"/>
+                                <pic:cNvPr id="1477046259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1267758556" name="Picture">
+                        <wp:docPr id="1024200433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1267758556" name="Picture"/>
+                                <pic:cNvPr id="1024200433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192214974" name="Picture">
+                  <wp:docPr id="820456381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192214974" name="Picture"/>
+                          <pic:cNvPr id="820456381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393828819" name="Picture">
+                  <wp:docPr id="456403067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393828819" name="Picture"/>
+                          <pic:cNvPr id="456403067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875233775" name="Picture">
+                  <wp:docPr id="1525561483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875233775" name="Picture"/>
+                          <pic:cNvPr id="1525561483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978930227" name="Picture">
+                  <wp:docPr id="748377111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978930227" name="Picture"/>
+                          <pic:cNvPr id="748377111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461622301" name="Picture">
+                  <wp:docPr id="1095227865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461622301" name="Picture"/>
+                          <pic:cNvPr id="1095227865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624688932" name="Picture">
+                  <wp:docPr id="500667515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624688932" name="Picture"/>
+                          <pic:cNvPr id="500667515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1151736457" name="Picture">
+                        <wp:docPr id="1270154518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1151736457" name="Picture"/>
+                                <pic:cNvPr id="1270154518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116198987" name="Picture">
+                  <wp:docPr id="1129305809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116198987" name="Picture"/>
+                          <pic:cNvPr id="1129305809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911927421" name="Picture">
+                  <wp:docPr id="1368404033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911927421" name="Picture"/>
+                          <pic:cNvPr id="1368404033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99851416" name="Picture">
+                  <wp:docPr id="846074576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99851416" name="Picture"/>
+                          <pic:cNvPr id="846074576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364901980" name="Picture">
+                  <wp:docPr id="1988870632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364901980" name="Picture"/>
+                          <pic:cNvPr id="1988870632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965737071" name="Picture">
+                  <wp:docPr id="304291348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965737071" name="Picture"/>
+                          <pic:cNvPr id="304291348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401169041" name="Picture">
+                  <wp:docPr id="232775434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401169041" name="Picture"/>
+                          <pic:cNvPr id="232775434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760701977" name="Picture">
+                        <wp:docPr id="1376797260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760701977" name="Picture"/>
+                                <pic:cNvPr id="1376797260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602579854" name="Picture">
+                  <wp:docPr id="566550667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602579854" name="Picture"/>
+                          <pic:cNvPr id="566550667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506673509" name="Picture">
+                  <wp:docPr id="818181227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506673509" name="Picture"/>
+                          <pic:cNvPr id="818181227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074879242" name="Picture">
+                  <wp:docPr id="1743011171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074879242" name="Picture"/>
+                          <pic:cNvPr id="1743011171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678651331" name="Picture">
+                  <wp:docPr id="1676910762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678651331" name="Picture"/>
+                          <pic:cNvPr id="1676910762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555396482" name="Picture">
+                  <wp:docPr id="1585339733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555396482" name="Picture"/>
+                          <pic:cNvPr id="1585339733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108931132" name="Picture">
+                  <wp:docPr id="234864665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108931132" name="Picture"/>
+                          <pic:cNvPr id="234864665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562794044" name="Picture">
+                        <wp:docPr id="1333490554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562794044" name="Picture"/>
+                                <pic:cNvPr id="1333490554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711898220" name="Picture">
+                  <wp:docPr id="1022860676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711898220" name="Picture"/>
+                          <pic:cNvPr id="1022860676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496152017" name="Picture">
+                  <wp:docPr id="548195740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496152017" name="Picture"/>
+                          <pic:cNvPr id="548195740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189959966" name="Picture">
+                  <wp:docPr id="1068707267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189959966" name="Picture"/>
+                          <pic:cNvPr id="1068707267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774798964" name="Picture">
+                  <wp:docPr id="1538908091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774798964" name="Picture"/>
+                          <pic:cNvPr id="1538908091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194255537" name="Picture">
+                  <wp:docPr id="1867850781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194255537" name="Picture"/>
+                          <pic:cNvPr id="1867850781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310933036" name="Picture">
+                  <wp:docPr id="1760480391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310933036" name="Picture"/>
+                          <pic:cNvPr id="1760480391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815913071" name="Picture">
+                        <wp:docPr id="609364305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815913071" name="Picture"/>
+                                <pic:cNvPr id="609364305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632231745" name="Picture">
+                  <wp:docPr id="986071976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632231745" name="Picture"/>
+                          <pic:cNvPr id="986071976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541259467" name="Picture">
+                  <wp:docPr id="2132601755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541259467" name="Picture"/>
+                          <pic:cNvPr id="2132601755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949249128" name="Picture">
+                  <wp:docPr id="409348160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949249128" name="Picture"/>
+                          <pic:cNvPr id="409348160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>