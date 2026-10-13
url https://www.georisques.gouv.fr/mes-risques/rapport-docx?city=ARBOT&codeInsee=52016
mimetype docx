--- v1 (2026-10-11)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214769585" name="Picture">
+                  <wp:docPr id="1500907128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214769585" name="Picture"/>
+                          <pic:cNvPr id="1500907128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736702211" name="Picture">
+                  <wp:docPr id="753998332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736702211" name="Picture"/>
+                          <pic:cNvPr id="753998332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232600787" name="Picture">
+                        <wp:docPr id="1340477507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232600787" name="Picture"/>
+                                <pic:cNvPr id="1340477507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466126232" name="Picture">
+                  <wp:docPr id="1418396791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466126232" name="Picture"/>
+                          <pic:cNvPr id="1418396791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994645598" name="Picture">
+                  <wp:docPr id="1936105591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994645598" name="Picture"/>
+                          <pic:cNvPr id="1936105591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288710015" name="Picture">
+                  <wp:docPr id="1796560721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288710015" name="Picture"/>
+                          <pic:cNvPr id="1796560721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718919689" name="Picture">
+                  <wp:docPr id="73764867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718919689" name="Picture"/>
+                          <pic:cNvPr id="73764867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327000317" name="Picture">
+                  <wp:docPr id="505261170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327000317" name="Picture"/>
+                          <pic:cNvPr id="505261170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637207226" name="Picture">
+                        <wp:docPr id="440957156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637207226" name="Picture"/>
+                                <pic:cNvPr id="440957156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338093180" name="Picture">
+                        <wp:docPr id="2105798944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338093180" name="Picture"/>
+                                <pic:cNvPr id="2105798944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630411192" name="Picture">
+                        <wp:docPr id="500415734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630411192" name="Picture"/>
+                                <pic:cNvPr id="500415734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950761224" name="Picture">
+                        <wp:docPr id="1221728249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950761224" name="Picture"/>
+                                <pic:cNvPr id="1221728249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022923283" name="Picture">
+                        <wp:docPr id="1268792678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022923283" name="Picture"/>
+                                <pic:cNvPr id="1268792678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313212696" name="Picture">
+                        <wp:docPr id="1728721150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313212696" name="Picture"/>
+                                <pic:cNvPr id="1728721150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1124186852" name="Picture">
+                        <wp:docPr id="695505920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1124186852" name="Picture"/>
+                                <pic:cNvPr id="695505920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908509846" name="Picture">
+                        <wp:docPr id="2014243833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908509846" name="Picture"/>
+                                <pic:cNvPr id="2014243833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091302398" name="Picture">
+                        <wp:docPr id="2003903787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091302398" name="Picture"/>
+                                <pic:cNvPr id="2003903787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1377531956" name="Picture">
+                        <wp:docPr id="1855499299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1377531956" name="Picture"/>
+                                <pic:cNvPr id="1855499299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1477046259" name="Picture">
+                        <wp:docPr id="1028817536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1477046259" name="Picture"/>
+                                <pic:cNvPr id="1028817536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1024200433" name="Picture">
+                        <wp:docPr id="1047037959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1024200433" name="Picture"/>
+                                <pic:cNvPr id="1047037959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820456381" name="Picture">
+                  <wp:docPr id="367407986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820456381" name="Picture"/>
+                          <pic:cNvPr id="367407986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456403067" name="Picture">
+                  <wp:docPr id="973162985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456403067" name="Picture"/>
+                          <pic:cNvPr id="973162985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525561483" name="Picture">
+                  <wp:docPr id="1498380789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525561483" name="Picture"/>
+                          <pic:cNvPr id="1498380789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748377111" name="Picture">
+                  <wp:docPr id="1866243614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748377111" name="Picture"/>
+                          <pic:cNvPr id="1866243614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095227865" name="Picture">
+                  <wp:docPr id="1762949733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095227865" name="Picture"/>
+                          <pic:cNvPr id="1762949733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500667515" name="Picture">
+                  <wp:docPr id="299099638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500667515" name="Picture"/>
+                          <pic:cNvPr id="299099638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270154518" name="Picture">
+                        <wp:docPr id="1120037944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270154518" name="Picture"/>
+                                <pic:cNvPr id="1120037944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129305809" name="Picture">
+                  <wp:docPr id="1508041102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129305809" name="Picture"/>
+                          <pic:cNvPr id="1508041102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368404033" name="Picture">
+                  <wp:docPr id="485466799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368404033" name="Picture"/>
+                          <pic:cNvPr id="485466799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846074576" name="Picture">
+                  <wp:docPr id="1302179494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846074576" name="Picture"/>
+                          <pic:cNvPr id="1302179494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988870632" name="Picture">
+                  <wp:docPr id="1492909427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988870632" name="Picture"/>
+                          <pic:cNvPr id="1492909427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304291348" name="Picture">
+                  <wp:docPr id="493441639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304291348" name="Picture"/>
+                          <pic:cNvPr id="493441639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232775434" name="Picture">
+                  <wp:docPr id="534687643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232775434" name="Picture"/>
+                          <pic:cNvPr id="534687643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376797260" name="Picture">
+                        <wp:docPr id="348539325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376797260" name="Picture"/>
+                                <pic:cNvPr id="348539325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566550667" name="Picture">
+                  <wp:docPr id="2123271881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566550667" name="Picture"/>
+                          <pic:cNvPr id="2123271881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818181227" name="Picture">
+                  <wp:docPr id="1735991056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818181227" name="Picture"/>
+                          <pic:cNvPr id="1735991056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743011171" name="Picture">
+                  <wp:docPr id="569145518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743011171" name="Picture"/>
+                          <pic:cNvPr id="569145518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676910762" name="Picture">
+                  <wp:docPr id="1829672219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676910762" name="Picture"/>
+                          <pic:cNvPr id="1829672219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585339733" name="Picture">
+                  <wp:docPr id="1622638767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585339733" name="Picture"/>
+                          <pic:cNvPr id="1622638767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234864665" name="Picture">
+                  <wp:docPr id="1189605337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234864665" name="Picture"/>
+                          <pic:cNvPr id="1189605337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333490554" name="Picture">
+                        <wp:docPr id="284680820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333490554" name="Picture"/>
+                                <pic:cNvPr id="284680820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022860676" name="Picture">
+                  <wp:docPr id="1763135124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022860676" name="Picture"/>
+                          <pic:cNvPr id="1763135124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548195740" name="Picture">
+                  <wp:docPr id="1042517465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548195740" name="Picture"/>
+                          <pic:cNvPr id="1042517465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068707267" name="Picture">
+                  <wp:docPr id="982824928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068707267" name="Picture"/>
+                          <pic:cNvPr id="982824928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538908091" name="Picture">
+                  <wp:docPr id="372398871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538908091" name="Picture"/>
+                          <pic:cNvPr id="372398871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867850781" name="Picture">
+                  <wp:docPr id="396675919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867850781" name="Picture"/>
+                          <pic:cNvPr id="396675919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760480391" name="Picture">
+                  <wp:docPr id="879031699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760480391" name="Picture"/>
+                          <pic:cNvPr id="879031699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609364305" name="Picture">
+                        <wp:docPr id="1388574212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609364305" name="Picture"/>
+                                <pic:cNvPr id="1388574212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986071976" name="Picture">
+                  <wp:docPr id="1092110754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986071976" name="Picture"/>
+                          <pic:cNvPr id="1092110754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132601755" name="Picture">
+                  <wp:docPr id="421276612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132601755" name="Picture"/>
+                          <pic:cNvPr id="421276612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409348160" name="Picture">
+                  <wp:docPr id="1866055040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409348160" name="Picture"/>
+                          <pic:cNvPr id="1866055040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>