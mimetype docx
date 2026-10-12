--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011489933" name="Picture">
+                  <wp:docPr id="714590855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011489933" name="Picture"/>
+                          <pic:cNvPr id="714590855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392832526" name="Picture">
+                  <wp:docPr id="1570370692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392832526" name="Picture"/>
+                          <pic:cNvPr id="1570370692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13628835" name="Picture">
+                        <wp:docPr id="1634505698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13628835" name="Picture"/>
+                                <pic:cNvPr id="1634505698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087460903" name="Picture">
+                  <wp:docPr id="1417289808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087460903" name="Picture"/>
+                          <pic:cNvPr id="1417289808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839788197" name="Picture">
+                  <wp:docPr id="1903004016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839788197" name="Picture"/>
+                          <pic:cNvPr id="1903004016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886345987" name="Picture">
+                  <wp:docPr id="1779764571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886345987" name="Picture"/>
+                          <pic:cNvPr id="1779764571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871966375" name="Picture">
+                  <wp:docPr id="286824123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871966375" name="Picture"/>
+                          <pic:cNvPr id="286824123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234218254" name="Picture">
+                  <wp:docPr id="472019275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234218254" name="Picture"/>
+                          <pic:cNvPr id="472019275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993060374" name="Picture">
+                        <wp:docPr id="1243693127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993060374" name="Picture"/>
+                                <pic:cNvPr id="1243693127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965093190" name="Picture">
+                        <wp:docPr id="1947155053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965093190" name="Picture"/>
+                                <pic:cNvPr id="1947155053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902950232" name="Picture">
+                        <wp:docPr id="138289264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902950232" name="Picture"/>
+                                <pic:cNvPr id="138289264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975846493" name="Picture">
+                        <wp:docPr id="820253534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975846493" name="Picture"/>
+                                <pic:cNvPr id="820253534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150586810" name="Picture">
+                        <wp:docPr id="901075899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150586810" name="Picture"/>
+                                <pic:cNvPr id="901075899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401789275" name="Picture">
+                        <wp:docPr id="909757421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401789275" name="Picture"/>
+                                <pic:cNvPr id="909757421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601073499" name="Picture">
+                        <wp:docPr id="736426279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601073499" name="Picture"/>
+                                <pic:cNvPr id="736426279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369467035" name="Picture">
+                        <wp:docPr id="114606611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369467035" name="Picture"/>
+                                <pic:cNvPr id="114606611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667466617" name="Picture">
+                        <wp:docPr id="1987796528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667466617" name="Picture"/>
+                                <pic:cNvPr id="1987796528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736528163" name="Picture">
+                        <wp:docPr id="1429901050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736528163" name="Picture"/>
+                                <pic:cNvPr id="1429901050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106388520" name="Picture">
+                        <wp:docPr id="1692643097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106388520" name="Picture"/>
+                                <pic:cNvPr id="1692643097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393323379" name="Picture">
+                        <wp:docPr id="1561001321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393323379" name="Picture"/>
+                                <pic:cNvPr id="1561001321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199942026" name="Picture">
+                        <wp:docPr id="221108435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199942026" name="Picture"/>
+                                <pic:cNvPr id="221108435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1548134497" name="Picture">
+                        <wp:docPr id="793281815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1548134497" name="Picture"/>
+                                <pic:cNvPr id="793281815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780380736" name="Picture">
+                        <wp:docPr id="1678671069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780380736" name="Picture"/>
+                                <pic:cNvPr id="1678671069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272175746" name="Picture">
+                  <wp:docPr id="521053842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272175746" name="Picture"/>
+                          <pic:cNvPr id="521053842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560906899" name="Picture">
+                  <wp:docPr id="1557274712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560906899" name="Picture"/>
+                          <pic:cNvPr id="1557274712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256002730" name="Picture">
+                  <wp:docPr id="73793669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256002730" name="Picture"/>
+                          <pic:cNvPr id="73793669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578031188" name="Picture">
+                  <wp:docPr id="1781222139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578031188" name="Picture"/>
+                          <pic:cNvPr id="1781222139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245534051" name="Picture">
+                  <wp:docPr id="652844245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245534051" name="Picture"/>
+                          <pic:cNvPr id="652844245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611638722" name="Picture">
+                  <wp:docPr id="1316319017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611638722" name="Picture"/>
+                          <pic:cNvPr id="1316319017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785498922" name="Picture">
+                        <wp:docPr id="1091892674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785498922" name="Picture"/>
+                                <pic:cNvPr id="1091892674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443498605" name="Picture">
+                        <wp:docPr id="1380563303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443498605" name="Picture"/>
+                                <pic:cNvPr id="1380563303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976764122" name="Picture">
+                  <wp:docPr id="1896270390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976764122" name="Picture"/>
+                          <pic:cNvPr id="1896270390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225089172" name="Picture">
+                  <wp:docPr id="1672330361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225089172" name="Picture"/>
+                          <pic:cNvPr id="1672330361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843839868" name="Picture">
+                  <wp:docPr id="2091951082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843839868" name="Picture"/>
+                          <pic:cNvPr id="2091951082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840967700" name="Picture">
+                  <wp:docPr id="1902742031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840967700" name="Picture"/>
+                          <pic:cNvPr id="1902742031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016614536" name="Picture">
+                  <wp:docPr id="1830183686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016614536" name="Picture"/>
+                          <pic:cNvPr id="1830183686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398570972" name="Picture">
+                  <wp:docPr id="1211013615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398570972" name="Picture"/>
+                          <pic:cNvPr id="1211013615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24704,57 +24704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108806164" name="Picture">
+                        <wp:docPr id="634700670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108806164" name="Picture"/>
+                                <pic:cNvPr id="634700670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26093,57 +26093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470383186" name="Picture">
+                  <wp:docPr id="420075466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470383186" name="Picture"/>
+                          <pic:cNvPr id="420075466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +26182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863055005" name="Picture">
+                  <wp:docPr id="174529664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863055005" name="Picture"/>
+                          <pic:cNvPr id="174529664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26826,57 +26826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655253151" name="Picture">
+                  <wp:docPr id="13798078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655253151" name="Picture"/>
+                          <pic:cNvPr id="13798078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099903669" name="Picture">
+                  <wp:docPr id="33930053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099903669" name="Picture"/>
+                          <pic:cNvPr id="33930053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27927,57 +27927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712488007" name="Picture">
+                  <wp:docPr id="805014561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712488007" name="Picture"/>
+                          <pic:cNvPr id="805014561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29304,57 +29304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125543002" name="Picture">
+                  <wp:docPr id="1369625819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125543002" name="Picture"/>
+                          <pic:cNvPr id="1369625819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30447,57 +30447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245516244" name="Picture">
+                        <wp:docPr id="694157502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245516244" name="Picture"/>
+                                <pic:cNvPr id="694157502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31808,57 +31808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410420008" name="Picture">
+                  <wp:docPr id="1847790917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410420008" name="Picture"/>
+                          <pic:cNvPr id="1847790917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31897,57 +31897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457039546" name="Picture">
+                  <wp:docPr id="303454555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457039546" name="Picture"/>
+                          <pic:cNvPr id="303454555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32541,57 +32541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839127045" name="Picture">
+                  <wp:docPr id="1568402181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839127045" name="Picture"/>
+                          <pic:cNvPr id="1568402181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597554746" name="Picture">
+                  <wp:docPr id="1870849978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597554746" name="Picture"/>
+                          <pic:cNvPr id="1870849978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33642,57 +33642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085098999" name="Picture">
+                  <wp:docPr id="544799975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085098999" name="Picture"/>
+                          <pic:cNvPr id="544799975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35019,57 +35019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221825422" name="Picture">
+                  <wp:docPr id="1571284777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221825422" name="Picture"/>
+                          <pic:cNvPr id="1571284777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36162,57 +36162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738413274" name="Picture">
+                        <wp:docPr id="944466412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738413274" name="Picture"/>
+                                <pic:cNvPr id="944466412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37530,57 +37530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20819126" name="Picture">
+                  <wp:docPr id="107941938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20819126" name="Picture"/>
+                          <pic:cNvPr id="107941938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37619,57 +37619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370299023" name="Picture">
+                  <wp:docPr id="1695030554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370299023" name="Picture"/>
+                          <pic:cNvPr id="1695030554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38251,57 +38251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876211814" name="Picture">
+                  <wp:docPr id="94673567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876211814" name="Picture"/>
+                          <pic:cNvPr id="94673567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39195,57 +39195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611943332" name="Picture">
+                  <wp:docPr id="1856299847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611943332" name="Picture"/>
+                          <pic:cNvPr id="1856299847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39307,57 +39307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058690074" name="Picture">
+                  <wp:docPr id="563800802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058690074" name="Picture"/>
+                          <pic:cNvPr id="563800802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40966,57 +40966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227304126" name="Picture">
+                  <wp:docPr id="1872475792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227304126" name="Picture"/>
+                          <pic:cNvPr id="1872475792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42145,57 +42145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556122965" name="Picture">
+                  <wp:docPr id="897143406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556122965" name="Picture"/>
+                          <pic:cNvPr id="897143406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42225,57 +42225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001521620" name="Picture">
+                  <wp:docPr id="1735309266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001521620" name="Picture"/>
+                          <pic:cNvPr id="1735309266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42713,57 +42713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407350228" name="Picture">
+                  <wp:docPr id="79083986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407350228" name="Picture"/>
+                          <pic:cNvPr id="79083986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>