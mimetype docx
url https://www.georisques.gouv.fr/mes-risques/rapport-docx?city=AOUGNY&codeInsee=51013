--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262977170" name="Picture">
+                  <wp:docPr id="687272303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262977170" name="Picture"/>
+                          <pic:cNvPr id="687272303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117400922" name="Picture">
+                  <wp:docPr id="1175691589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117400922" name="Picture"/>
+                          <pic:cNvPr id="1175691589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680961546" name="Picture">
+                        <wp:docPr id="401506808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680961546" name="Picture"/>
+                                <pic:cNvPr id="401506808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592854751" name="Picture">
+                  <wp:docPr id="1831303713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592854751" name="Picture"/>
+                          <pic:cNvPr id="1831303713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404084744" name="Picture">
+                  <wp:docPr id="47373805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404084744" name="Picture"/>
+                          <pic:cNvPr id="47373805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601532591" name="Picture">
+                  <wp:docPr id="96876224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601532591" name="Picture"/>
+                          <pic:cNvPr id="96876224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794089071" name="Picture">
+                  <wp:docPr id="1149023338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794089071" name="Picture"/>
+                          <pic:cNvPr id="1149023338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292513914" name="Picture">
+                  <wp:docPr id="556242059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292513914" name="Picture"/>
+                          <pic:cNvPr id="556242059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847380548" name="Picture">
+                        <wp:docPr id="2031652491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847380548" name="Picture"/>
+                                <pic:cNvPr id="2031652491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137380194" name="Picture">
+                        <wp:docPr id="338201676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137380194" name="Picture"/>
+                                <pic:cNvPr id="338201676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780343462" name="Picture">
+                        <wp:docPr id="740123202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780343462" name="Picture"/>
+                                <pic:cNvPr id="740123202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1086985346" name="Picture">
+                        <wp:docPr id="844931171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1086985346" name="Picture"/>
+                                <pic:cNvPr id="844931171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795463573" name="Picture">
+                        <wp:docPr id="2140609671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795463573" name="Picture"/>
+                                <pic:cNvPr id="2140609671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303245216" name="Picture">
+                        <wp:docPr id="482206668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303245216" name="Picture"/>
+                                <pic:cNvPr id="482206668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543932410" name="Picture">
+                        <wp:docPr id="1924100183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543932410" name="Picture"/>
+                                <pic:cNvPr id="1924100183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036103626" name="Picture">
+                        <wp:docPr id="1057384111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036103626" name="Picture"/>
+                                <pic:cNvPr id="1057384111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861776963" name="Picture">
+                        <wp:docPr id="639592287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861776963" name="Picture"/>
+                                <pic:cNvPr id="639592287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="541413978" name="Picture">
+                        <wp:docPr id="1693811859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="541413978" name="Picture"/>
+                                <pic:cNvPr id="1693811859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526530930" name="Picture">
+                        <wp:docPr id="722806983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526530930" name="Picture"/>
+                                <pic:cNvPr id="722806983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680413697" name="Picture">
+                        <wp:docPr id="68399785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680413697" name="Picture"/>
+                                <pic:cNvPr id="68399785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107451898" name="Picture">
+                        <wp:docPr id="149465318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107451898" name="Picture"/>
+                                <pic:cNvPr id="149465318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477435352" name="Picture">
+                        <wp:docPr id="1490880892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477435352" name="Picture"/>
+                                <pic:cNvPr id="1490880892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993768986" name="Picture">
+                        <wp:docPr id="1726369010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993768986" name="Picture"/>
+                                <pic:cNvPr id="1726369010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613807082" name="Picture">
+                  <wp:docPr id="119656484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613807082" name="Picture"/>
+                          <pic:cNvPr id="119656484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765945153" name="Picture">
+                  <wp:docPr id="861451486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765945153" name="Picture"/>
+                          <pic:cNvPr id="861451486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942806004" name="Picture">
+                  <wp:docPr id="1327122515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942806004" name="Picture"/>
+                          <pic:cNvPr id="1327122515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579325172" name="Picture">
+                  <wp:docPr id="1522513349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579325172" name="Picture"/>
+                          <pic:cNvPr id="1522513349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179314875" name="Picture">
+                  <wp:docPr id="435187846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179314875" name="Picture"/>
+                          <pic:cNvPr id="435187846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699940566" name="Picture">
+                  <wp:docPr id="1265756730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699940566" name="Picture"/>
+                          <pic:cNvPr id="1265756730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342170252" name="Picture">
+                        <wp:docPr id="705463872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342170252" name="Picture"/>
+                                <pic:cNvPr id="705463872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294545470" name="Picture">
+                  <wp:docPr id="1312419712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294545470" name="Picture"/>
+                          <pic:cNvPr id="1312419712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501337957" name="Picture">
+                  <wp:docPr id="348893415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501337957" name="Picture"/>
+                          <pic:cNvPr id="348893415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763167554" name="Picture">
+                  <wp:docPr id="1513822904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763167554" name="Picture"/>
+                          <pic:cNvPr id="1513822904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426380617" name="Picture">
+                  <wp:docPr id="1786714949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426380617" name="Picture"/>
+                          <pic:cNvPr id="1786714949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890090938" name="Picture">
+                  <wp:docPr id="1786673742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890090938" name="Picture"/>
+                          <pic:cNvPr id="1786673742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480456874" name="Picture">
+                  <wp:docPr id="1259722280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480456874" name="Picture"/>
+                          <pic:cNvPr id="1259722280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363162783" name="Picture">
+                        <wp:docPr id="1852124387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363162783" name="Picture"/>
+                                <pic:cNvPr id="1852124387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557818492" name="Picture">
+                  <wp:docPr id="307029686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557818492" name="Picture"/>
+                          <pic:cNvPr id="307029686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796951626" name="Picture">
+                  <wp:docPr id="2144124370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796951626" name="Picture"/>
+                          <pic:cNvPr id="2144124370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093899369" name="Picture">
+                  <wp:docPr id="609463714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093899369" name="Picture"/>
+                          <pic:cNvPr id="609463714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160246002" name="Picture">
+                  <wp:docPr id="453531517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160246002" name="Picture"/>
+                          <pic:cNvPr id="453531517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412942838" name="Picture">
+                  <wp:docPr id="1442344229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412942838" name="Picture"/>
+                          <pic:cNvPr id="1442344229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377452129" name="Picture">
+                  <wp:docPr id="1940147124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377452129" name="Picture"/>
+                          <pic:cNvPr id="1940147124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009497583" name="Picture">
+                        <wp:docPr id="1775326782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009497583" name="Picture"/>
+                                <pic:cNvPr id="1775326782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039277206" name="Picture">
+                  <wp:docPr id="2019752653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039277206" name="Picture"/>
+                          <pic:cNvPr id="2019752653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158833735" name="Picture">
+                  <wp:docPr id="279820202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158833735" name="Picture"/>
+                          <pic:cNvPr id="279820202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292546945" name="Picture">
+                  <wp:docPr id="1932419879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292546945" name="Picture"/>
+                          <pic:cNvPr id="1932419879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477762372" name="Picture">
+                  <wp:docPr id="492845818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477762372" name="Picture"/>
+                          <pic:cNvPr id="492845818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840572325" name="Picture">
+                  <wp:docPr id="1619910171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840572325" name="Picture"/>
+                          <pic:cNvPr id="1619910171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975174953" name="Picture">
+                  <wp:docPr id="1622851190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975174953" name="Picture"/>
+                          <pic:cNvPr id="1622851190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006595320" name="Picture">
+                  <wp:docPr id="1198142555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006595320" name="Picture"/>
+                          <pic:cNvPr id="1198142555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830971602" name="Picture">
+                  <wp:docPr id="2082466090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830971602" name="Picture"/>
+                          <pic:cNvPr id="2082466090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802381364" name="Picture">
+                  <wp:docPr id="1023614249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802381364" name="Picture"/>
+                          <pic:cNvPr id="1023614249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162175334" name="Picture">
+                        <wp:docPr id="1215309462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162175334" name="Picture"/>
+                                <pic:cNvPr id="1215309462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019036825" name="Picture">
+                  <wp:docPr id="1841271012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019036825" name="Picture"/>
+                          <pic:cNvPr id="1841271012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734961336" name="Picture">
+                  <wp:docPr id="1690879596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734961336" name="Picture"/>
+                          <pic:cNvPr id="1690879596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86320214" name="Picture">
+                  <wp:docPr id="585254904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86320214" name="Picture"/>
+                          <pic:cNvPr id="585254904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420617615" name="Picture">
+                  <wp:docPr id="2139576696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420617615" name="Picture"/>
+                          <pic:cNvPr id="2139576696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351332188" name="Picture">
+                  <wp:docPr id="1863551861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351332188" name="Picture"/>
+                          <pic:cNvPr id="1863551861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147184328" name="Picture">
+                  <wp:docPr id="1692753073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147184328" name="Picture"/>
+                          <pic:cNvPr id="1692753073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978118056" name="Picture">
+                        <wp:docPr id="1742751715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978118056" name="Picture"/>
+                                <pic:cNvPr id="1742751715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397897286" name="Picture">
+                  <wp:docPr id="690921338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397897286" name="Picture"/>
+                          <pic:cNvPr id="690921338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445437570" name="Picture">
+                  <wp:docPr id="1338899671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445437570" name="Picture"/>
+                          <pic:cNvPr id="1338899671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680652730" name="Picture">
+                  <wp:docPr id="442988872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680652730" name="Picture"/>
+                          <pic:cNvPr id="442988872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>