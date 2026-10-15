--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219229087" name="Picture">
+                  <wp:docPr id="1483266561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219229087" name="Picture"/>
+                          <pic:cNvPr id="1483266561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574415735" name="Picture">
+                  <wp:docPr id="584395652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574415735" name="Picture"/>
+                          <pic:cNvPr id="584395652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="157549923" name="Picture">
+                        <wp:docPr id="880590823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="157549923" name="Picture"/>
+                                <pic:cNvPr id="880590823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926855598" name="Picture">
+                  <wp:docPr id="1005861056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926855598" name="Picture"/>
+                          <pic:cNvPr id="1005861056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813118521" name="Picture">
+                  <wp:docPr id="1229621609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813118521" name="Picture"/>
+                          <pic:cNvPr id="1229621609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148444108" name="Picture">
+                  <wp:docPr id="1016203243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148444108" name="Picture"/>
+                          <pic:cNvPr id="1016203243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288879092" name="Picture">
+                  <wp:docPr id="116734341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288879092" name="Picture"/>
+                          <pic:cNvPr id="116734341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94063004" name="Picture">
+                  <wp:docPr id="677873466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94063004" name="Picture"/>
+                          <pic:cNvPr id="677873466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739503346" name="Picture">
+                        <wp:docPr id="919020002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739503346" name="Picture"/>
+                                <pic:cNvPr id="919020002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448367394" name="Picture">
+                        <wp:docPr id="785803532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448367394" name="Picture"/>
+                                <pic:cNvPr id="785803532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955461380" name="Picture">
+                        <wp:docPr id="1606276635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955461380" name="Picture"/>
+                                <pic:cNvPr id="1606276635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701282867" name="Picture">
+                        <wp:docPr id="233629233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701282867" name="Picture"/>
+                                <pic:cNvPr id="233629233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256268530" name="Picture">
+                        <wp:docPr id="892003721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256268530" name="Picture"/>
+                                <pic:cNvPr id="892003721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1506775272" name="Picture">
+                        <wp:docPr id="542640543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1506775272" name="Picture"/>
+                                <pic:cNvPr id="542640543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169562526" name="Picture">
+                        <wp:docPr id="120325808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169562526" name="Picture"/>
+                                <pic:cNvPr id="120325808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2038549407" name="Picture">
+                        <wp:docPr id="208606492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2038549407" name="Picture"/>
+                                <pic:cNvPr id="208606492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="371246005" name="Picture">
+                        <wp:docPr id="1039298973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="371246005" name="Picture"/>
+                                <pic:cNvPr id="1039298973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557419221" name="Picture">
+                        <wp:docPr id="1714746810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557419221" name="Picture"/>
+                                <pic:cNvPr id="1714746810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974815763" name="Picture">
+                        <wp:docPr id="1958910646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974815763" name="Picture"/>
+                                <pic:cNvPr id="1958910646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189364354" name="Picture">
+                        <wp:docPr id="1434987798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189364354" name="Picture"/>
+                                <pic:cNvPr id="1434987798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344049678" name="Picture">
+                  <wp:docPr id="238957345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344049678" name="Picture"/>
+                          <pic:cNvPr id="238957345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369099733" name="Picture">
+                  <wp:docPr id="965953972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369099733" name="Picture"/>
+                          <pic:cNvPr id="965953972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895006290" name="Picture">
+                  <wp:docPr id="1014631513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895006290" name="Picture"/>
+                          <pic:cNvPr id="1014631513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731751240" name="Picture">
+                  <wp:docPr id="1699919374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731751240" name="Picture"/>
+                          <pic:cNvPr id="1699919374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311327444" name="Picture">
+                  <wp:docPr id="505339904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311327444" name="Picture"/>
+                          <pic:cNvPr id="505339904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293691048" name="Picture">
+                  <wp:docPr id="1424864633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293691048" name="Picture"/>
+                          <pic:cNvPr id="1424864633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873334876" name="Picture">
+                        <wp:docPr id="1710404158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873334876" name="Picture"/>
+                                <pic:cNvPr id="1710404158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072717771" name="Picture">
+                        <wp:docPr id="79947514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072717771" name="Picture"/>
+                                <pic:cNvPr id="79947514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525911291" name="Picture">
+                  <wp:docPr id="954578904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525911291" name="Picture"/>
+                          <pic:cNvPr id="954578904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210897072" name="Picture">
+                  <wp:docPr id="1216053563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210897072" name="Picture"/>
+                          <pic:cNvPr id="1216053563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832635118" name="Picture">
+                  <wp:docPr id="1393842936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832635118" name="Picture"/>
+                          <pic:cNvPr id="1393842936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934517314" name="Picture">
+                  <wp:docPr id="1982326065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934517314" name="Picture"/>
+                          <pic:cNvPr id="1982326065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775285309" name="Picture">
+                  <wp:docPr id="67003819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775285309" name="Picture"/>
+                          <pic:cNvPr id="67003819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149944814" name="Picture">
+                  <wp:docPr id="1941508983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149944814" name="Picture"/>
+                          <pic:cNvPr id="1941508983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726390399" name="Picture">
+                        <wp:docPr id="411872021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726390399" name="Picture"/>
+                                <pic:cNvPr id="411872021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24510,57 +24510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234739333" name="Picture">
+                  <wp:docPr id="1586414443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234739333" name="Picture"/>
+                          <pic:cNvPr id="1586414443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24599,57 +24599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618583952" name="Picture">
+                  <wp:docPr id="1987510855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618583952" name="Picture"/>
+                          <pic:cNvPr id="1987510855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25279,57 +25279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391350829" name="Picture">
+                  <wp:docPr id="1844571815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391350829" name="Picture"/>
+                          <pic:cNvPr id="1844571815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26340,57 +26340,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660187679" name="Picture">
+                  <wp:docPr id="856183856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660187679" name="Picture"/>
+                          <pic:cNvPr id="856183856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26443,57 +26443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149582091" name="Picture">
+                  <wp:docPr id="1672439888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149582091" name="Picture"/>
+                          <pic:cNvPr id="1672439888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27901,57 +27901,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045650791" name="Picture">
+                  <wp:docPr id="1122299558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045650791" name="Picture"/>
+                          <pic:cNvPr id="1122299558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29098,57 +29098,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456364408" name="Picture">
+                        <wp:docPr id="315705129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456364408" name="Picture"/>
+                                <pic:cNvPr id="315705129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31666,57 +31666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171685312" name="Picture">
+                  <wp:docPr id="586939486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171685312" name="Picture"/>
+                          <pic:cNvPr id="586939486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31755,57 +31755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515354436" name="Picture">
+                  <wp:docPr id="1075657745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515354436" name="Picture"/>
+                          <pic:cNvPr id="1075657745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32399,57 +32399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567460135" name="Picture">
+                  <wp:docPr id="1491977012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567460135" name="Picture"/>
+                          <pic:cNvPr id="1491977012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33397,57 +33397,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629950273" name="Picture">
+                  <wp:docPr id="1496678075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629950273" name="Picture"/>
+                          <pic:cNvPr id="1496678075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33500,57 +33500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217034080" name="Picture">
+                  <wp:docPr id="447236558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217034080" name="Picture"/>
+                          <pic:cNvPr id="447236558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34877,57 +34877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304533268" name="Picture">
+                  <wp:docPr id="1698775368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304533268" name="Picture"/>
+                          <pic:cNvPr id="1698775368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36020,57 +36020,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425529050" name="Picture">
+                        <wp:docPr id="836597326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425529050" name="Picture"/>
+                                <pic:cNvPr id="836597326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37241,57 +37241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025977482" name="Picture">
+                  <wp:docPr id="1593387580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025977482" name="Picture"/>
+                          <pic:cNvPr id="1593387580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37312,57 +37312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344036570" name="Picture">
+                  <wp:docPr id="525825246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344036570" name="Picture"/>
+                          <pic:cNvPr id="525825246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37726,57 +37726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938548154" name="Picture">
+                  <wp:docPr id="1477513697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938548154" name="Picture"/>
+                          <pic:cNvPr id="1477513697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>