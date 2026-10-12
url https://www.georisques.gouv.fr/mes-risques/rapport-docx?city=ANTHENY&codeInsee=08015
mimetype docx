--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342577374" name="Picture">
+                  <wp:docPr id="160225508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342577374" name="Picture"/>
+                          <pic:cNvPr id="160225508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607201252" name="Picture">
+                  <wp:docPr id="28194676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607201252" name="Picture"/>
+                          <pic:cNvPr id="28194676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467398996" name="Picture">
+                        <wp:docPr id="1971238968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467398996" name="Picture"/>
+                                <pic:cNvPr id="1971238968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33710901" name="Picture">
+                  <wp:docPr id="956135400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33710901" name="Picture"/>
+                          <pic:cNvPr id="956135400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719684401" name="Picture">
+                  <wp:docPr id="937847363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719684401" name="Picture"/>
+                          <pic:cNvPr id="937847363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711252853" name="Picture">
+                  <wp:docPr id="1558217101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711252853" name="Picture"/>
+                          <pic:cNvPr id="1558217101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200122483" name="Picture">
+                  <wp:docPr id="120471620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200122483" name="Picture"/>
+                          <pic:cNvPr id="120471620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040764419" name="Picture">
+                  <wp:docPr id="190916457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040764419" name="Picture"/>
+                          <pic:cNvPr id="190916457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007893957" name="Picture">
+                        <wp:docPr id="441221367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007893957" name="Picture"/>
+                                <pic:cNvPr id="441221367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608377160" name="Picture">
+                        <wp:docPr id="199602952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608377160" name="Picture"/>
+                                <pic:cNvPr id="199602952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496005397" name="Picture">
+                        <wp:docPr id="1898074573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496005397" name="Picture"/>
+                                <pic:cNvPr id="1898074573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209479658" name="Picture">
+                        <wp:docPr id="1601145031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209479658" name="Picture"/>
+                                <pic:cNvPr id="1601145031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199620812" name="Picture">
+                        <wp:docPr id="1040023448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199620812" name="Picture"/>
+                                <pic:cNvPr id="1040023448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847066010" name="Picture">
+                        <wp:docPr id="1123925917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847066010" name="Picture"/>
+                                <pic:cNvPr id="1123925917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456512156" name="Picture">
+                        <wp:docPr id="2146728939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456512156" name="Picture"/>
+                                <pic:cNvPr id="2146728939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850325048" name="Picture">
+                        <wp:docPr id="355909057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850325048" name="Picture"/>
+                                <pic:cNvPr id="355909057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339847587" name="Picture">
+                        <wp:docPr id="64771823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339847587" name="Picture"/>
+                                <pic:cNvPr id="64771823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="997972448" name="Picture">
+                        <wp:docPr id="1249501357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="997972448" name="Picture"/>
+                                <pic:cNvPr id="1249501357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2043895452" name="Picture">
+                        <wp:docPr id="712158079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2043895452" name="Picture"/>
+                                <pic:cNvPr id="712158079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546116368" name="Picture">
+                        <wp:docPr id="1662219656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546116368" name="Picture"/>
+                                <pic:cNvPr id="1662219656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969157063" name="Picture">
+                        <wp:docPr id="1269674246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969157063" name="Picture"/>
+                                <pic:cNvPr id="1269674246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197809852" name="Picture">
+                        <wp:docPr id="857148279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197809852" name="Picture"/>
+                                <pic:cNvPr id="857148279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998236080" name="Picture">
+                        <wp:docPr id="411193399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998236080" name="Picture"/>
+                                <pic:cNvPr id="411193399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120687018" name="Picture">
+                  <wp:docPr id="1878184407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120687018" name="Picture"/>
+                          <pic:cNvPr id="1878184407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143294679" name="Picture">
+                  <wp:docPr id="1036269700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143294679" name="Picture"/>
+                          <pic:cNvPr id="1036269700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993217995" name="Picture">
+                  <wp:docPr id="1807837019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993217995" name="Picture"/>
+                          <pic:cNvPr id="1807837019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202461257" name="Picture">
+                  <wp:docPr id="1646247791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202461257" name="Picture"/>
+                          <pic:cNvPr id="1646247791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127109329" name="Picture">
+                  <wp:docPr id="92558417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127109329" name="Picture"/>
+                          <pic:cNvPr id="92558417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129889030" name="Picture">
+                  <wp:docPr id="395130955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129889030" name="Picture"/>
+                          <pic:cNvPr id="395130955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811406453" name="Picture">
+                        <wp:docPr id="662137877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811406453" name="Picture"/>
+                                <pic:cNvPr id="662137877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820492101" name="Picture">
+                  <wp:docPr id="1347914567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820492101" name="Picture"/>
+                          <pic:cNvPr id="1347914567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064302570" name="Picture">
+                  <wp:docPr id="256221245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064302570" name="Picture"/>
+                          <pic:cNvPr id="256221245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777763976" name="Picture">
+                  <wp:docPr id="332292612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777763976" name="Picture"/>
+                          <pic:cNvPr id="332292612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140843824" name="Picture">
+                  <wp:docPr id="1153512276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140843824" name="Picture"/>
+                          <pic:cNvPr id="1153512276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988468857" name="Picture">
+                  <wp:docPr id="138762744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988468857" name="Picture"/>
+                          <pic:cNvPr id="138762744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161544908" name="Picture">
+                  <wp:docPr id="1652340142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161544908" name="Picture"/>
+                          <pic:cNvPr id="1652340142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961928030" name="Picture">
+                        <wp:docPr id="1276481381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961928030" name="Picture"/>
+                                <pic:cNvPr id="1276481381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16996583" name="Picture">
+                        <wp:docPr id="359344882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16996583" name="Picture"/>
+                                <pic:cNvPr id="359344882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890113484" name="Picture">
+                  <wp:docPr id="1977999773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890113484" name="Picture"/>
+                          <pic:cNvPr id="1977999773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327624822" name="Picture">
+                  <wp:docPr id="2130703238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327624822" name="Picture"/>
+                          <pic:cNvPr id="2130703238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568855789" name="Picture">
+                  <wp:docPr id="1580474298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568855789" name="Picture"/>
+                          <pic:cNvPr id="1580474298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086677489" name="Picture">
+                  <wp:docPr id="21051158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086677489" name="Picture"/>
+                          <pic:cNvPr id="21051158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647817173" name="Picture">
+                  <wp:docPr id="885621105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647817173" name="Picture"/>
+                          <pic:cNvPr id="885621105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209284998" name="Picture">
+                  <wp:docPr id="589378743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209284998" name="Picture"/>
+                          <pic:cNvPr id="589378743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765403839" name="Picture">
+                        <wp:docPr id="2135592049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765403839" name="Picture"/>
+                                <pic:cNvPr id="2135592049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784511957" name="Picture">
+                  <wp:docPr id="1441045411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784511957" name="Picture"/>
+                          <pic:cNvPr id="1441045411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192882109" name="Picture">
+                  <wp:docPr id="1361503255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192882109" name="Picture"/>
+                          <pic:cNvPr id="1361503255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783751197" name="Picture">
+                  <wp:docPr id="1746455313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783751197" name="Picture"/>
+                          <pic:cNvPr id="1746455313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440900224" name="Picture">
+                  <wp:docPr id="1854476558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440900224" name="Picture"/>
+                          <pic:cNvPr id="1854476558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837878030" name="Picture">
+                  <wp:docPr id="281870196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837878030" name="Picture"/>
+                          <pic:cNvPr id="281870196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461374933" name="Picture">
+                  <wp:docPr id="267910304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461374933" name="Picture"/>
+                          <pic:cNvPr id="267910304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971651699" name="Picture">
+                        <wp:docPr id="2096754859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971651699" name="Picture"/>
+                                <pic:cNvPr id="2096754859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848646075" name="Picture">
+                  <wp:docPr id="1289425256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848646075" name="Picture"/>
+                          <pic:cNvPr id="1289425256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158412931" name="Picture">
+                  <wp:docPr id="134457771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158412931" name="Picture"/>
+                          <pic:cNvPr id="134457771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456900735" name="Picture">
+                  <wp:docPr id="1780000051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456900735" name="Picture"/>
+                          <pic:cNvPr id="1780000051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063947874" name="Picture">
+                  <wp:docPr id="360716770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063947874" name="Picture"/>
+                          <pic:cNvPr id="360716770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938287279" name="Picture">
+                  <wp:docPr id="479156006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938287279" name="Picture"/>
+                          <pic:cNvPr id="479156006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725172000" name="Picture">
+                  <wp:docPr id="94935411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725172000" name="Picture"/>
+                          <pic:cNvPr id="94935411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972345520" name="Picture">
+                  <wp:docPr id="1677248647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972345520" name="Picture"/>
+                          <pic:cNvPr id="1677248647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174754577" name="Picture">
+                  <wp:docPr id="1109324118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174754577" name="Picture"/>
+                          <pic:cNvPr id="1109324118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849078229" name="Picture">
+                  <wp:docPr id="2041576772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849078229" name="Picture"/>
+                          <pic:cNvPr id="2041576772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>