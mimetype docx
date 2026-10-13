--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341568034" name="Picture">
+                  <wp:docPr id="1228662115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341568034" name="Picture"/>
+                          <pic:cNvPr id="1228662115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120249725" name="Picture">
+                  <wp:docPr id="798789074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120249725" name="Picture"/>
+                          <pic:cNvPr id="798789074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518145861" name="Picture">
+                        <wp:docPr id="2031538096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518145861" name="Picture"/>
+                                <pic:cNvPr id="2031538096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838125372" name="Picture">
+                  <wp:docPr id="1338096784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838125372" name="Picture"/>
+                          <pic:cNvPr id="1338096784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614920198" name="Picture">
+                  <wp:docPr id="316304308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614920198" name="Picture"/>
+                          <pic:cNvPr id="316304308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110217413" name="Picture">
+                  <wp:docPr id="1722473068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110217413" name="Picture"/>
+                          <pic:cNvPr id="1722473068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106374354" name="Picture">
+                  <wp:docPr id="543243648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106374354" name="Picture"/>
+                          <pic:cNvPr id="543243648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877259023" name="Picture">
+                  <wp:docPr id="320030351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877259023" name="Picture"/>
+                          <pic:cNvPr id="320030351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146868841" name="Picture">
+                        <wp:docPr id="905426113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146868841" name="Picture"/>
+                                <pic:cNvPr id="905426113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488064433" name="Picture">
+                        <wp:docPr id="104262745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488064433" name="Picture"/>
+                                <pic:cNvPr id="104262745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225367813" name="Picture">
+                        <wp:docPr id="956125650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225367813" name="Picture"/>
+                                <pic:cNvPr id="956125650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224454482" name="Picture">
+                        <wp:docPr id="1372888465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224454482" name="Picture"/>
+                                <pic:cNvPr id="1372888465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858371331" name="Picture">
+                        <wp:docPr id="1109679108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858371331" name="Picture"/>
+                                <pic:cNvPr id="1109679108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389758047" name="Picture">
+                        <wp:docPr id="1395886505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389758047" name="Picture"/>
+                                <pic:cNvPr id="1395886505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058562513" name="Picture">
+                        <wp:docPr id="201793591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058562513" name="Picture"/>
+                                <pic:cNvPr id="201793591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420353274" name="Picture">
+                        <wp:docPr id="1611203560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420353274" name="Picture"/>
+                                <pic:cNvPr id="1611203560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480505158" name="Picture">
+                        <wp:docPr id="1568183459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480505158" name="Picture"/>
+                                <pic:cNvPr id="1568183459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838117374" name="Picture">
+                        <wp:docPr id="1004491075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838117374" name="Picture"/>
+                                <pic:cNvPr id="1004491075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311817373" name="Picture">
+                        <wp:docPr id="727298901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311817373" name="Picture"/>
+                                <pic:cNvPr id="727298901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363557827" name="Picture">
+                        <wp:docPr id="787552444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363557827" name="Picture"/>
+                                <pic:cNvPr id="787552444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1375131090" name="Picture">
+                        <wp:docPr id="2117339703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1375131090" name="Picture"/>
+                                <pic:cNvPr id="2117339703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547944036" name="Picture">
+                        <wp:docPr id="119212412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547944036" name="Picture"/>
+                                <pic:cNvPr id="119212412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1426593633" name="Picture">
+                        <wp:docPr id="694118252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1426593633" name="Picture"/>
+                                <pic:cNvPr id="694118252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054830592" name="Picture">
+                  <wp:docPr id="1028743551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054830592" name="Picture"/>
+                          <pic:cNvPr id="1028743551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399552997" name="Picture">
+                  <wp:docPr id="308835135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399552997" name="Picture"/>
+                          <pic:cNvPr id="308835135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908201832" name="Picture">
+                  <wp:docPr id="1397951357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908201832" name="Picture"/>
+                          <pic:cNvPr id="1397951357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122733931" name="Picture">
+                  <wp:docPr id="487102977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122733931" name="Picture"/>
+                          <pic:cNvPr id="487102977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666023305" name="Picture">
+                  <wp:docPr id="1598478673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666023305" name="Picture"/>
+                          <pic:cNvPr id="1598478673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593330428" name="Picture">
+                  <wp:docPr id="159020028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593330428" name="Picture"/>
+                          <pic:cNvPr id="159020028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18466,57 +18466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433889489" name="Picture">
+                        <wp:docPr id="1123236013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433889489" name="Picture"/>
+                                <pic:cNvPr id="1123236013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19366,57 +19366,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326297044" name="Picture">
+                        <wp:docPr id="1770272076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326297044" name="Picture"/>
+                                <pic:cNvPr id="1770272076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21398,57 +21398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000411342" name="Picture">
+                  <wp:docPr id="1119956822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000411342" name="Picture"/>
+                          <pic:cNvPr id="1119956822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21478,57 +21478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213178625" name="Picture">
+                  <wp:docPr id="214564840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213178625" name="Picture"/>
+                          <pic:cNvPr id="214564840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22023,57 +22023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577199243" name="Picture">
+                  <wp:docPr id="867112912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577199243" name="Picture"/>
+                          <pic:cNvPr id="867112912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24438,57 +24438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187463738" name="Picture">
+                  <wp:docPr id="1214297992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187463738" name="Picture"/>
+                          <pic:cNvPr id="1214297992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561693839" name="Picture">
+                  <wp:docPr id="194324435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561693839" name="Picture"/>
+                          <pic:cNvPr id="194324435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25171,57 +25171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971069231" name="Picture">
+                  <wp:docPr id="1078960358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971069231" name="Picture"/>
+                          <pic:cNvPr id="1078960358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26169,57 +26169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041394839" name="Picture">
+                  <wp:docPr id="1534412395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041394839" name="Picture"/>
+                          <pic:cNvPr id="1534412395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26272,57 +26272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547367695" name="Picture">
+                  <wp:docPr id="1114139023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547367695" name="Picture"/>
+                          <pic:cNvPr id="1114139023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27651,57 +27651,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717129233" name="Picture">
+                  <wp:docPr id="55719824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717129233" name="Picture"/>
+                          <pic:cNvPr id="55719824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28776,57 +28776,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125976666" name="Picture">
+                        <wp:docPr id="477756481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125976666" name="Picture"/>
+                                <pic:cNvPr id="477756481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30129,57 +30129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031248326" name="Picture">
+                  <wp:docPr id="878408047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031248326" name="Picture"/>
+                          <pic:cNvPr id="878408047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30218,57 +30218,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238826738" name="Picture">
+                  <wp:docPr id="80490761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238826738" name="Picture"/>
+                          <pic:cNvPr id="80490761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30862,57 +30862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151254678" name="Picture">
+                  <wp:docPr id="1459899941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151254678" name="Picture"/>
+                          <pic:cNvPr id="1459899941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31860,57 +31860,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369168861" name="Picture">
+                  <wp:docPr id="1400907546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369168861" name="Picture"/>
+                          <pic:cNvPr id="1400907546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31963,57 +31963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082617421" name="Picture">
+                  <wp:docPr id="1871412617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082617421" name="Picture"/>
+                          <pic:cNvPr id="1871412617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33344,57 +33344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510878604" name="Picture">
+                  <wp:docPr id="323728312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510878604" name="Picture"/>
+                          <pic:cNvPr id="323728312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34506,57 +34506,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1327685948" name="Picture">
+                        <wp:docPr id="1965805843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1327685948" name="Picture"/>
+                                <pic:cNvPr id="1965805843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35481,57 +35481,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49603180" name="Picture">
+                        <wp:docPr id="2046679763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49603180" name="Picture"/>
+                                <pic:cNvPr id="2046679763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36870,57 +36870,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518848015" name="Picture">
+                  <wp:docPr id="1383411638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518848015" name="Picture"/>
+                          <pic:cNvPr id="1383411638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36959,57 +36959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424201012" name="Picture">
+                  <wp:docPr id="1924515607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424201012" name="Picture"/>
+                          <pic:cNvPr id="1924515607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37603,57 +37603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364001300" name="Picture">
+                  <wp:docPr id="819845376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364001300" name="Picture"/>
+                          <pic:cNvPr id="819845376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38601,57 +38601,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847854405" name="Picture">
+                  <wp:docPr id="1954003145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847854405" name="Picture"/>
+                          <pic:cNvPr id="1954003145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38704,57 +38704,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18230" name="Picture">
+                  <wp:docPr id="967784711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18230" name="Picture"/>
+                          <pic:cNvPr id="967784711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40081,57 +40081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930047278" name="Picture">
+                  <wp:docPr id="672969937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930047278" name="Picture"/>
+                          <pic:cNvPr id="672969937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41224,57 +41224,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649185385" name="Picture">
+                        <wp:docPr id="1559588293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649185385" name="Picture"/>
+                                <pic:cNvPr id="1559588293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42585,57 +42585,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776396059" name="Picture">
+                  <wp:docPr id="285405366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776396059" name="Picture"/>
+                          <pic:cNvPr id="285405366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42674,57 +42674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055574380" name="Picture">
+                  <wp:docPr id="657555493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055574380" name="Picture"/>
+                          <pic:cNvPr id="657555493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43318,57 +43318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408683294" name="Picture">
+                  <wp:docPr id="2057598486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408683294" name="Picture"/>
+                          <pic:cNvPr id="2057598486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44316,57 +44316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542638098" name="Picture">
+                  <wp:docPr id="832659701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542638098" name="Picture"/>
+                          <pic:cNvPr id="832659701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44419,57 +44419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652993017" name="Picture">
+                  <wp:docPr id="1181270509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652993017" name="Picture"/>
+                          <pic:cNvPr id="1181270509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45796,57 +45796,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680268558" name="Picture">
+                  <wp:docPr id="2116790195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680268558" name="Picture"/>
+                          <pic:cNvPr id="2116790195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46939,57 +46939,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427332550" name="Picture">
+                        <wp:docPr id="494081790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427332550" name="Picture"/>
+                                <pic:cNvPr id="494081790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48160,57 +48160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361373060" name="Picture">
+                  <wp:docPr id="1044786396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361373060" name="Picture"/>
+                          <pic:cNvPr id="1044786396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48231,57 +48231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238322124" name="Picture">
+                  <wp:docPr id="589705424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238322124" name="Picture"/>
+                          <pic:cNvPr id="589705424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48645,57 +48645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64729246" name="Picture">
+                  <wp:docPr id="1338415679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64729246" name="Picture"/>
+                          <pic:cNvPr id="1338415679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>