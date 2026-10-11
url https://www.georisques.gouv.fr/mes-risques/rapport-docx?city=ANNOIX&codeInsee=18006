--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125130037" name="Picture">
+                  <wp:docPr id="1386266192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125130037" name="Picture"/>
+                          <pic:cNvPr id="1386266192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267878029" name="Picture">
+                  <wp:docPr id="381506988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267878029" name="Picture"/>
+                          <pic:cNvPr id="381506988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="56495065" name="Picture">
+                        <wp:docPr id="917662850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="56495065" name="Picture"/>
+                                <pic:cNvPr id="917662850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350762146" name="Picture">
+                  <wp:docPr id="1907562972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350762146" name="Picture"/>
+                          <pic:cNvPr id="1907562972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099953931" name="Picture">
+                  <wp:docPr id="1457839353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099953931" name="Picture"/>
+                          <pic:cNvPr id="1457839353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525332041" name="Picture">
+                  <wp:docPr id="249375680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525332041" name="Picture"/>
+                          <pic:cNvPr id="249375680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869041348" name="Picture">
+                  <wp:docPr id="879967374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869041348" name="Picture"/>
+                          <pic:cNvPr id="879967374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110456556" name="Picture">
+                  <wp:docPr id="875568633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110456556" name="Picture"/>
+                          <pic:cNvPr id="875568633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1688874211" name="Picture">
+                        <wp:docPr id="1925015598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1688874211" name="Picture"/>
+                                <pic:cNvPr id="1925015598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154646325" name="Picture">
+                        <wp:docPr id="1309450706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154646325" name="Picture"/>
+                                <pic:cNvPr id="1309450706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840287886" name="Picture">
+                        <wp:docPr id="19778379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840287886" name="Picture"/>
+                                <pic:cNvPr id="19778379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695284799" name="Picture">
+                        <wp:docPr id="542855346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695284799" name="Picture"/>
+                                <pic:cNvPr id="542855346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962240323" name="Picture">
+                        <wp:docPr id="2100038952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962240323" name="Picture"/>
+                                <pic:cNvPr id="2100038952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484263452" name="Picture">
+                        <wp:docPr id="1693021481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484263452" name="Picture"/>
+                                <pic:cNvPr id="1693021481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483714366" name="Picture">
+                        <wp:docPr id="1009226276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483714366" name="Picture"/>
+                                <pic:cNvPr id="1009226276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680740460" name="Picture">
+                        <wp:docPr id="348558252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680740460" name="Picture"/>
+                                <pic:cNvPr id="348558252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118262211" name="Picture">
+                        <wp:docPr id="134458532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118262211" name="Picture"/>
+                                <pic:cNvPr id="134458532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265346448" name="Picture">
+                        <wp:docPr id="914629191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265346448" name="Picture"/>
+                                <pic:cNvPr id="914629191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312658712" name="Picture">
+                        <wp:docPr id="1563294237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312658712" name="Picture"/>
+                                <pic:cNvPr id="1563294237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258454021" name="Picture">
+                        <wp:docPr id="1525771728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258454021" name="Picture"/>
+                                <pic:cNvPr id="1525771728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295430721" name="Picture">
+                        <wp:docPr id="145698861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295430721" name="Picture"/>
+                                <pic:cNvPr id="145698861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480651036" name="Picture">
+                        <wp:docPr id="540005532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480651036" name="Picture"/>
+                                <pic:cNvPr id="540005532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761433667" name="Picture">
+                        <wp:docPr id="1051728685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761433667" name="Picture"/>
+                                <pic:cNvPr id="1051728685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978831630" name="Picture">
+                  <wp:docPr id="2131450328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978831630" name="Picture"/>
+                          <pic:cNvPr id="2131450328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713074974" name="Picture">
+                  <wp:docPr id="369224955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713074974" name="Picture"/>
+                          <pic:cNvPr id="369224955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082010613" name="Picture">
+                  <wp:docPr id="1954468773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082010613" name="Picture"/>
+                          <pic:cNvPr id="1954468773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480605267" name="Picture">
+                  <wp:docPr id="324757550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480605267" name="Picture"/>
+                          <pic:cNvPr id="324757550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508778778" name="Picture">
+                  <wp:docPr id="749441624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508778778" name="Picture"/>
+                          <pic:cNvPr id="749441624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499496614" name="Picture">
+                  <wp:docPr id="1649786385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499496614" name="Picture"/>
+                          <pic:cNvPr id="1649786385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994519862" name="Picture">
+                        <wp:docPr id="1897974310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994519862" name="Picture"/>
+                                <pic:cNvPr id="1897974310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208780411" name="Picture">
+                  <wp:docPr id="1781422034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208780411" name="Picture"/>
+                          <pic:cNvPr id="1781422034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082942262" name="Picture">
+                  <wp:docPr id="1844750822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082942262" name="Picture"/>
+                          <pic:cNvPr id="1844750822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116798602" name="Picture">
+                  <wp:docPr id="452083588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116798602" name="Picture"/>
+                          <pic:cNvPr id="452083588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429184149" name="Picture">
+                  <wp:docPr id="1406791952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429184149" name="Picture"/>
+                          <pic:cNvPr id="1406791952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102486850" name="Picture">
+                  <wp:docPr id="200262832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102486850" name="Picture"/>
+                          <pic:cNvPr id="200262832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487322357" name="Picture">
+                  <wp:docPr id="1742296417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487322357" name="Picture"/>
+                          <pic:cNvPr id="1742296417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382857032" name="Picture">
+                        <wp:docPr id="2044968750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382857032" name="Picture"/>
+                                <pic:cNvPr id="2044968750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64028134" name="Picture">
+                        <wp:docPr id="1829424982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64028134" name="Picture"/>
+                                <pic:cNvPr id="1829424982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421336662" name="Picture">
+                  <wp:docPr id="386401351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421336662" name="Picture"/>
+                          <pic:cNvPr id="386401351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291804063" name="Picture">
+                  <wp:docPr id="129118232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291804063" name="Picture"/>
+                          <pic:cNvPr id="129118232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329219339" name="Picture">
+                  <wp:docPr id="824147087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329219339" name="Picture"/>
+                          <pic:cNvPr id="824147087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127764810" name="Picture">
+                  <wp:docPr id="940200815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127764810" name="Picture"/>
+                          <pic:cNvPr id="940200815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721766229" name="Picture">
+                  <wp:docPr id="355871073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721766229" name="Picture"/>
+                          <pic:cNvPr id="355871073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156496440" name="Picture">
+                  <wp:docPr id="799402795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156496440" name="Picture"/>
+                          <pic:cNvPr id="799402795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10092266" name="Picture">
+                        <wp:docPr id="2068609940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10092266" name="Picture"/>
+                                <pic:cNvPr id="2068609940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32683,57 +32683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002554849" name="Picture">
+                  <wp:docPr id="364254918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002554849" name="Picture"/>
+                          <pic:cNvPr id="364254918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32772,57 +32772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821564892" name="Picture">
+                  <wp:docPr id="2125258289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821564892" name="Picture"/>
+                          <pic:cNvPr id="2125258289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136593287" name="Picture">
+                  <wp:docPr id="1713674923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136593287" name="Picture"/>
+                          <pic:cNvPr id="1713674923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34414,57 +34414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956856403" name="Picture">
+                  <wp:docPr id="1418989482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956856403" name="Picture"/>
+                          <pic:cNvPr id="1418989482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34517,57 +34517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427008590" name="Picture">
+                  <wp:docPr id="884394596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427008590" name="Picture"/>
+                          <pic:cNvPr id="884394596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35894,57 +35894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211999441" name="Picture">
+                  <wp:docPr id="1951325232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211999441" name="Picture"/>
+                          <pic:cNvPr id="1951325232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37037,57 +37037,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935270731" name="Picture">
+                        <wp:docPr id="544044637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935270731" name="Picture"/>
+                                <pic:cNvPr id="544044637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38398,57 +38398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449642717" name="Picture">
+                  <wp:docPr id="583041340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449642717" name="Picture"/>
+                          <pic:cNvPr id="583041340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38487,57 +38487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103556728" name="Picture">
+                  <wp:docPr id="448307254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103556728" name="Picture"/>
+                          <pic:cNvPr id="448307254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39131,57 +39131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14234999" name="Picture">
+                  <wp:docPr id="1006828820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14234999" name="Picture"/>
+                          <pic:cNvPr id="1006828820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40129,57 +40129,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895578522" name="Picture">
+                  <wp:docPr id="1733313428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895578522" name="Picture"/>
+                          <pic:cNvPr id="1733313428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40232,57 +40232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275538299" name="Picture">
+                  <wp:docPr id="1485572436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275538299" name="Picture"/>
+                          <pic:cNvPr id="1485572436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41609,57 +41609,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96072398" name="Picture">
+                  <wp:docPr id="270241616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96072398" name="Picture"/>
+                          <pic:cNvPr id="270241616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42752,57 +42752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074105347" name="Picture">
+                        <wp:docPr id="1945371688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074105347" name="Picture"/>
+                                <pic:cNvPr id="1945371688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43973,57 +43973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182462799" name="Picture">
+                  <wp:docPr id="1071215625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182462799" name="Picture"/>
+                          <pic:cNvPr id="1071215625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44044,57 +44044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020414007" name="Picture">
+                  <wp:docPr id="942543326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020414007" name="Picture"/>
+                          <pic:cNvPr id="942543326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660001146" name="Picture">
+                  <wp:docPr id="1221784728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660001146" name="Picture"/>
+                          <pic:cNvPr id="1221784728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>