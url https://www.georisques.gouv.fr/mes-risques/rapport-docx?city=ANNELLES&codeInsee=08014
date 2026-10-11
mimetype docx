--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769309593" name="Picture">
+                  <wp:docPr id="1636124145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769309593" name="Picture"/>
+                          <pic:cNvPr id="1636124145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744669530" name="Picture">
+                  <wp:docPr id="666046684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744669530" name="Picture"/>
+                          <pic:cNvPr id="666046684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996491107" name="Picture">
+                        <wp:docPr id="1115839326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996491107" name="Picture"/>
+                                <pic:cNvPr id="1115839326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818700652" name="Picture">
+                  <wp:docPr id="681897489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818700652" name="Picture"/>
+                          <pic:cNvPr id="681897489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154307948" name="Picture">
+                  <wp:docPr id="1920901695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154307948" name="Picture"/>
+                          <pic:cNvPr id="1920901695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957982456" name="Picture">
+                  <wp:docPr id="305529787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957982456" name="Picture"/>
+                          <pic:cNvPr id="305529787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166973017" name="Picture">
+                  <wp:docPr id="520708926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166973017" name="Picture"/>
+                          <pic:cNvPr id="520708926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823048223" name="Picture">
+                  <wp:docPr id="852910315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823048223" name="Picture"/>
+                          <pic:cNvPr id="852910315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919960400" name="Picture">
+                        <wp:docPr id="287735696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919960400" name="Picture"/>
+                                <pic:cNvPr id="287735696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651468234" name="Picture">
+                        <wp:docPr id="171104190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651468234" name="Picture"/>
+                                <pic:cNvPr id="171104190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617618308" name="Picture">
+                        <wp:docPr id="1624796120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617618308" name="Picture"/>
+                                <pic:cNvPr id="1624796120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376731975" name="Picture">
+                        <wp:docPr id="796953618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376731975" name="Picture"/>
+                                <pic:cNvPr id="796953618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605298572" name="Picture">
+                        <wp:docPr id="1059922236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605298572" name="Picture"/>
+                                <pic:cNvPr id="1059922236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1477127590" name="Picture">
+                        <wp:docPr id="724833301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1477127590" name="Picture"/>
+                                <pic:cNvPr id="724833301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902307907" name="Picture">
+                        <wp:docPr id="1505431114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902307907" name="Picture"/>
+                                <pic:cNvPr id="1505431114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281540621" name="Picture">
+                        <wp:docPr id="1659796265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281540621" name="Picture"/>
+                                <pic:cNvPr id="1659796265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973377537" name="Picture">
+                        <wp:docPr id="1793435845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973377537" name="Picture"/>
+                                <pic:cNvPr id="1793435845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988696239" name="Picture">
+                        <wp:docPr id="1184786563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988696239" name="Picture"/>
+                                <pic:cNvPr id="1184786563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726428925" name="Picture">
+                        <wp:docPr id="1593992098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726428925" name="Picture"/>
+                                <pic:cNvPr id="1593992098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472703498" name="Picture">
+                        <wp:docPr id="1197051676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472703498" name="Picture"/>
+                                <pic:cNvPr id="1197051676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598400969" name="Picture">
+                        <wp:docPr id="1413608198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598400969" name="Picture"/>
+                                <pic:cNvPr id="1413608198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401996067" name="Picture">
+                        <wp:docPr id="1047183237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401996067" name="Picture"/>
+                                <pic:cNvPr id="1047183237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436292183" name="Picture">
+                        <wp:docPr id="1163900484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436292183" name="Picture"/>
+                                <pic:cNvPr id="1163900484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726438456" name="Picture">
+                  <wp:docPr id="133261351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726438456" name="Picture"/>
+                          <pic:cNvPr id="133261351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821485236" name="Picture">
+                  <wp:docPr id="866083984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821485236" name="Picture"/>
+                          <pic:cNvPr id="866083984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840887461" name="Picture">
+                  <wp:docPr id="1394841715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840887461" name="Picture"/>
+                          <pic:cNvPr id="1394841715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211465766" name="Picture">
+                  <wp:docPr id="1621609141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211465766" name="Picture"/>
+                          <pic:cNvPr id="1621609141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135819809" name="Picture">
+                  <wp:docPr id="71369519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135819809" name="Picture"/>
+                          <pic:cNvPr id="71369519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713497070" name="Picture">
+                  <wp:docPr id="508318931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713497070" name="Picture"/>
+                          <pic:cNvPr id="508318931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428095185" name="Picture">
+                        <wp:docPr id="1105074299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428095185" name="Picture"/>
+                                <pic:cNvPr id="1105074299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18184455" name="Picture">
+                  <wp:docPr id="213478417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18184455" name="Picture"/>
+                          <pic:cNvPr id="213478417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989704907" name="Picture">
+                  <wp:docPr id="1080984251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989704907" name="Picture"/>
+                          <pic:cNvPr id="1080984251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390669517" name="Picture">
+                  <wp:docPr id="1908557581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390669517" name="Picture"/>
+                          <pic:cNvPr id="1908557581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377330227" name="Picture">
+                  <wp:docPr id="523127967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377330227" name="Picture"/>
+                          <pic:cNvPr id="523127967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464557951" name="Picture">
+                  <wp:docPr id="1780486622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464557951" name="Picture"/>
+                          <pic:cNvPr id="1780486622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560515028" name="Picture">
+                  <wp:docPr id="691658283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560515028" name="Picture"/>
+                          <pic:cNvPr id="691658283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233726819" name="Picture">
+                        <wp:docPr id="921181899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233726819" name="Picture"/>
+                                <pic:cNvPr id="921181899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775423457" name="Picture">
+                  <wp:docPr id="1363629755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775423457" name="Picture"/>
+                          <pic:cNvPr id="1363629755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928384684" name="Picture">
+                  <wp:docPr id="1505905231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928384684" name="Picture"/>
+                          <pic:cNvPr id="1505905231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274897168" name="Picture">
+                  <wp:docPr id="1341387834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274897168" name="Picture"/>
+                          <pic:cNvPr id="1341387834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480658351" name="Picture">
+                  <wp:docPr id="755947224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480658351" name="Picture"/>
+                          <pic:cNvPr id="755947224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501814645" name="Picture">
+                  <wp:docPr id="718465327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501814645" name="Picture"/>
+                          <pic:cNvPr id="718465327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275948569" name="Picture">
+                  <wp:docPr id="1737652516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275948569" name="Picture"/>
+                          <pic:cNvPr id="1737652516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036793327" name="Picture">
+                        <wp:docPr id="1058517813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036793327" name="Picture"/>
+                                <pic:cNvPr id="1058517813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941300771" name="Picture">
+                  <wp:docPr id="1262003882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941300771" name="Picture"/>
+                          <pic:cNvPr id="1262003882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35921716" name="Picture">
+                  <wp:docPr id="839835530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35921716" name="Picture"/>
+                          <pic:cNvPr id="839835530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387503430" name="Picture">
+                  <wp:docPr id="1238257782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387503430" name="Picture"/>
+                          <pic:cNvPr id="1238257782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775546045" name="Picture">
+                  <wp:docPr id="1736246437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775546045" name="Picture"/>
+                          <pic:cNvPr id="1736246437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152467114" name="Picture">
+                  <wp:docPr id="630709294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152467114" name="Picture"/>
+                          <pic:cNvPr id="630709294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778899020" name="Picture">
+                  <wp:docPr id="214284002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778899020" name="Picture"/>
+                          <pic:cNvPr id="214284002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158792994" name="Picture">
+                        <wp:docPr id="219375507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158792994" name="Picture"/>
+                                <pic:cNvPr id="219375507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36413,57 +36413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539189363" name="Picture">
+                  <wp:docPr id="2116683285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539189363" name="Picture"/>
+                          <pic:cNvPr id="2116683285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36502,57 +36502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704936395" name="Picture">
+                  <wp:docPr id="1754515900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704936395" name="Picture"/>
+                          <pic:cNvPr id="1754515900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37146,57 +37146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458205867" name="Picture">
+                  <wp:docPr id="1097436609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458205867" name="Picture"/>
+                          <pic:cNvPr id="1097436609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38144,57 +38144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426859372" name="Picture">
+                  <wp:docPr id="1485441651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426859372" name="Picture"/>
+                          <pic:cNvPr id="1485441651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38247,57 +38247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449364855" name="Picture">
+                  <wp:docPr id="547677795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449364855" name="Picture"/>
+                          <pic:cNvPr id="547677795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39623,57 +39623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198697028" name="Picture">
+                  <wp:docPr id="1591792855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198697028" name="Picture"/>
+                          <pic:cNvPr id="1591792855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830402610" name="Picture">
+                  <wp:docPr id="563458952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830402610" name="Picture"/>
+                          <pic:cNvPr id="563458952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41830,57 +41830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683994534" name="Picture">
+                  <wp:docPr id="2106418490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683994534" name="Picture"/>
+                          <pic:cNvPr id="2106418490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42244,57 +42244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104048251" name="Picture">
+                  <wp:docPr id="1091861017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104048251" name="Picture"/>
+                          <pic:cNvPr id="1091861017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>