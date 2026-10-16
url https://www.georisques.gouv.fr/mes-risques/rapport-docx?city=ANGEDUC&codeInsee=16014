--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765378740" name="Picture">
+                  <wp:docPr id="217082454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765378740" name="Picture"/>
+                          <pic:cNvPr id="217082454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114052805" name="Picture">
+                  <wp:docPr id="1541213040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114052805" name="Picture"/>
+                          <pic:cNvPr id="1541213040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032574542" name="Picture">
+                        <wp:docPr id="1367277036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032574542" name="Picture"/>
+                                <pic:cNvPr id="1367277036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430019149" name="Picture">
+                  <wp:docPr id="1937161435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430019149" name="Picture"/>
+                          <pic:cNvPr id="1937161435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055954363" name="Picture">
+                  <wp:docPr id="986742558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055954363" name="Picture"/>
+                          <pic:cNvPr id="986742558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528879588" name="Picture">
+                  <wp:docPr id="1531481877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528879588" name="Picture"/>
+                          <pic:cNvPr id="1531481877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727136718" name="Picture">
+                  <wp:docPr id="171199588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727136718" name="Picture"/>
+                          <pic:cNvPr id="171199588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265961972" name="Picture">
+                  <wp:docPr id="762446428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265961972" name="Picture"/>
+                          <pic:cNvPr id="762446428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868719068" name="Picture">
+                        <wp:docPr id="1573882016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868719068" name="Picture"/>
+                                <pic:cNvPr id="1573882016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1230139874" name="Picture">
+                        <wp:docPr id="660630973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1230139874" name="Picture"/>
+                                <pic:cNvPr id="660630973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1914194551" name="Picture">
+                        <wp:docPr id="272755308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1914194551" name="Picture"/>
+                                <pic:cNvPr id="272755308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726742354" name="Picture">
+                        <wp:docPr id="1121924270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726742354" name="Picture"/>
+                                <pic:cNvPr id="1121924270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000125415" name="Picture">
+                        <wp:docPr id="1770115130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000125415" name="Picture"/>
+                                <pic:cNvPr id="1770115130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956527670" name="Picture">
+                        <wp:docPr id="1255030096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956527670" name="Picture"/>
+                                <pic:cNvPr id="1255030096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300864462" name="Picture">
+                        <wp:docPr id="933907353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300864462" name="Picture"/>
+                                <pic:cNvPr id="933907353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954130876" name="Picture">
+                        <wp:docPr id="150378019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954130876" name="Picture"/>
+                                <pic:cNvPr id="150378019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713676780" name="Picture">
+                        <wp:docPr id="1814089605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713676780" name="Picture"/>
+                                <pic:cNvPr id="1814089605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761322454" name="Picture">
+                        <wp:docPr id="1817444179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761322454" name="Picture"/>
+                                <pic:cNvPr id="1817444179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826557934" name="Picture">
+                        <wp:docPr id="1971805528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826557934" name="Picture"/>
+                                <pic:cNvPr id="1971805528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447060997" name="Picture">
+                        <wp:docPr id="2109754210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447060997" name="Picture"/>
+                                <pic:cNvPr id="2109754210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315376130" name="Picture">
+                  <wp:docPr id="1921481745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315376130" name="Picture"/>
+                          <pic:cNvPr id="1921481745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027695925" name="Picture">
+                  <wp:docPr id="1127977303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027695925" name="Picture"/>
+                          <pic:cNvPr id="1127977303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230185884" name="Picture">
+                  <wp:docPr id="1091453917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230185884" name="Picture"/>
+                          <pic:cNvPr id="1091453917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439400879" name="Picture">
+                  <wp:docPr id="1875174695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439400879" name="Picture"/>
+                          <pic:cNvPr id="1875174695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33372747" name="Picture">
+                  <wp:docPr id="1080967451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33372747" name="Picture"/>
+                          <pic:cNvPr id="1080967451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85522425" name="Picture">
+                  <wp:docPr id="1227885964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85522425" name="Picture"/>
+                          <pic:cNvPr id="1227885964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618325379" name="Picture">
+                        <wp:docPr id="1046426101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618325379" name="Picture"/>
+                                <pic:cNvPr id="1046426101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404632570" name="Picture">
+                        <wp:docPr id="1284554032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404632570" name="Picture"/>
+                                <pic:cNvPr id="1284554032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198670201" name="Picture">
+                  <wp:docPr id="1677435140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198670201" name="Picture"/>
+                          <pic:cNvPr id="1677435140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73198006" name="Picture">
+                  <wp:docPr id="10298328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73198006" name="Picture"/>
+                          <pic:cNvPr id="10298328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840552740" name="Picture">
+                  <wp:docPr id="1227712454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840552740" name="Picture"/>
+                          <pic:cNvPr id="1227712454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123683610" name="Picture">
+                  <wp:docPr id="1133304189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123683610" name="Picture"/>
+                          <pic:cNvPr id="1133304189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077818534" name="Picture">
+                  <wp:docPr id="1318462526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077818534" name="Picture"/>
+                          <pic:cNvPr id="1318462526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468712847" name="Picture">
+                  <wp:docPr id="1957144631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468712847" name="Picture"/>
+                          <pic:cNvPr id="1957144631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35954380" name="Picture">
+                        <wp:docPr id="665046956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35954380" name="Picture"/>
+                                <pic:cNvPr id="665046956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24093,57 +24093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817175385" name="Picture">
+                        <wp:docPr id="1587142969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817175385" name="Picture"/>
+                                <pic:cNvPr id="1587142969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25482,57 +25482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245431010" name="Picture">
+                  <wp:docPr id="1736350697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245431010" name="Picture"/>
+                          <pic:cNvPr id="1736350697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25571,57 +25571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885178943" name="Picture">
+                  <wp:docPr id="1754674620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885178943" name="Picture"/>
+                          <pic:cNvPr id="1754674620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843605965" name="Picture">
+                  <wp:docPr id="2011962509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843605965" name="Picture"/>
+                          <pic:cNvPr id="2011962509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27213,57 +27213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912369145" name="Picture">
+                  <wp:docPr id="807392900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912369145" name="Picture"/>
+                          <pic:cNvPr id="807392900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27316,57 +27316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121152351" name="Picture">
+                  <wp:docPr id="1465850656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121152351" name="Picture"/>
+                          <pic:cNvPr id="1465850656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28693,57 +28693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049903796" name="Picture">
+                  <wp:docPr id="1221877378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049903796" name="Picture"/>
+                          <pic:cNvPr id="1221877378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29836,57 +29836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097587236" name="Picture">
+                        <wp:docPr id="1273703544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097587236" name="Picture"/>
+                                <pic:cNvPr id="1273703544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31197,57 +31197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629214930" name="Picture">
+                  <wp:docPr id="555830217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629214930" name="Picture"/>
+                          <pic:cNvPr id="555830217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31286,57 +31286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719880937" name="Picture">
+                  <wp:docPr id="679486876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719880937" name="Picture"/>
+                          <pic:cNvPr id="679486876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266056166" name="Picture">
+                  <wp:docPr id="1290188776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266056166" name="Picture"/>
+                          <pic:cNvPr id="1290188776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32928,57 +32928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588229017" name="Picture">
+                  <wp:docPr id="496896520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588229017" name="Picture"/>
+                          <pic:cNvPr id="496896520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33031,57 +33031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196905558" name="Picture">
+                  <wp:docPr id="1369023725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196905558" name="Picture"/>
+                          <pic:cNvPr id="1369023725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34408,57 +34408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575814345" name="Picture">
+                  <wp:docPr id="1902764682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575814345" name="Picture"/>
+                          <pic:cNvPr id="1902764682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35551,57 +35551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354503190" name="Picture">
+                        <wp:docPr id="258410146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354503190" name="Picture"/>
+                                <pic:cNvPr id="258410146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36772,57 +36772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661724858" name="Picture">
+                  <wp:docPr id="824494198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661724858" name="Picture"/>
+                          <pic:cNvPr id="824494198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828236470" name="Picture">
+                  <wp:docPr id="2809722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828236470" name="Picture"/>
+                          <pic:cNvPr id="2809722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37257,57 +37257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123759349" name="Picture">
+                  <wp:docPr id="1100534761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123759349" name="Picture"/>
+                          <pic:cNvPr id="1100534761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>